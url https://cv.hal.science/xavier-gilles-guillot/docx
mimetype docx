--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -631,550 +631,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">伊東豊雄 技術と社会 東北地方と瀬戸内海における2つの活動の交差的考察</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering SARS-CoV-2 Virologic and Immunologic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Guillot</w:t>
+                <w:t xml:space="preserve">Damien Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïko Sakamoto-Marlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.13747⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (16), pp.5932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21165932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477037v1</w:t>
+                <w:t xml:space="preserve">hal-03066442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H-NMR-Based Analysis for Exploring Knee Synovial Fluid Metabolite Changes after Local Cryotherapy in Knee Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+                <w:t xml:space="preserve">Wafa Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Albert</w:t>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alcais</w:t>
+                <w:t xml:space="preserve">François Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Allanore</w:t>
+                <w:t xml:space="preserve">Nadège Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo10110460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105409v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering SARS-CoV-2 Virologic and Immunologic Features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vagner</w:t>
+                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Frumence</w:t>
+                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+                <w:t xml:space="preserve">Jean-David Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21165932⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066442v1</w:t>
+                <w:t xml:space="preserve">hal-03105409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR-Based Analysis for Exploring Knee Synovial Fluid Metabolite Changes after Local Cryotherapy in Knee Arthritis Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">伊東豊雄 技術と社会 東北地方と瀬戸内海における2つの活動の交差的考察</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Seguin</w:t>
+                <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Boildieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maïko Sakamoto-Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.460. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paysage, autonomie habitante et action locale dans le Japon contemporain : regards croisés franco-nippons, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10110460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.13747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177010v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya-Induced Arthritis in Reunion Island: A Long-Term Observational Follow-Up Study Showing Frequently Persistent Joint Symptoms, Some Cases of Persistent Chikungunya Immunoglobulin M Positivity, and No Anticyclic Citrullinated Peptide Seroconversion After 13 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itō Toyō et la question de « l’agir technique et social ». Regard croisé sur deux actions dans le Tōhoku et la mer intérieure de Seto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paysage, autonomie habitante et action locale dans le Japon contemporain : regards croisés franco-nippons, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanité campagnarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POPSU Territoires. Editions Autrement, 2022, Les Carnets de Territoires, 978-2-0802-96333-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,51 +1989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralités, économies, métromilieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Versteegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions économiques et nouvelles ruralités, Espace rural &amp; projet spatial. Volume 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp. 6-18, 2019, Espace rural &amp; projet spatial</w:t>
@@ -2411,51 +2411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbone, Milieux, échelles et acteurs de la transition énergétique, Espace rural &amp; projet spatial. Volume 7.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp. 6-23, 2018, Espace rural et projet spatial</w:t>
@@ -2583,51 +2583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équité territoriale et « alter-métropolisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 6. Ruralités et métropolisation : A la recherche d'une équité territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2016, Espace rural et projet spatial</w:t>
@@ -2650,203 +2650,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03637635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching design in rural contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le réseau ERPS, cinq ans après. Bilan et projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARENA. </w:t>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter-Rurality: exploring representations and 'repeasantations'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 133-151, 2014</w:t>
+              <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 4. Urbanités et biodiversité. Entre villes fertiles et campagnes urbaines. Quelle place pour la biodiversité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp. 317-326, 2014, 978-2-86272-657-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638215v1</w:t>
+                <w:t xml:space="preserve">hal-03637339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau ERPS, cinq ans après. Bilan et projets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Teaching design in rural contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
+              <w:t xml:space="preserve">ARENA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 4. Urbanités et biodiversité. Entre villes fertiles et campagnes urbaines. Quelle place pour la biodiversité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp. 317-326, 2014, 978-2-86272-657-1</w:t>
+              <w:t xml:space="preserve">Alter-Rurality: exploring representations and 'repeasantations'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-151, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637339v1</w:t>
+                <w:t xml:space="preserve">hal-03638215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et « construire ensemble » l'espace rural de demain Acquis et recherches en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 3. Du terrain à la recherche : objets et stratégies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp. 14-27, 2012, Espace rural et projet spatial</w:t>
@@ -2875,51 +2875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace rural et projet spatial : Un défi pédagogique et professionnel à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 1. Réflexions introductives, stratégies pédagogiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.12-17, 2011, Espace rural et projet spatial</w:t>
@@ -2948,51 +2948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet spatial en milieu rural : Bilan d'étape d'une réflexion en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 2.Vers un nouveau pacte ville-campagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp. 18-29, 2011, Espace rural et projet spatial</w:t>
@@ -3103,51 +3103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les flux de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter, le propre de l’humain,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions La Découverte, pp. 207-229, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From one globalization to another</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rami Daher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelers, Pilgrims and Traders. Tourism in the Middle East : Continuity, Change and Transformation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Channel View Publications, pp.95-110, 2006, Tourism and cultural changes, 9781845412968</w:t>
@@ -3742,51 +3742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4055FED"/>
+    <w:nsid w:val="1CC2FF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F58B69A1"/>
+    <w:nsid w:val="9C2E662E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4038,51 +4038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9D8BBB5D"/>
+    <w:nsid w:val="C70B05E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.guillot@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierguillot@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03053616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bedoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Dargai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09958-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ko Sakamoto-Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13747" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Douzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boildieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10110460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ribera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#233;thencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01677.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GF5HBPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Chenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Versteegh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6542-2_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.paquo.2007.01.0207" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.guillot@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierguillot@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03053616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bedoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Dargai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09958-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Douzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boildieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10110460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ko Sakamoto-Marlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ribera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#233;thencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01677.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GF5HBPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Chenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Versteegh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6542-2_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.paquo.2007.01.0207" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>