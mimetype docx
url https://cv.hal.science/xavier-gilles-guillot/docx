--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -372,1170 +372,1304 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser l’exploitabilité de la ressource en architecture : un défi politique, anthropologique et philosophique</w:t>
+                <w:t xml:space="preserve">Local ice cryotherapy reduced vascular inflammation in large artery from rats with arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fiévé</w:t>
+                <w:t xml:space="preserve">Célian Peyronnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perle Totoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/craup.7984⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.10599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-41594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03265016v1</w:t>
+                <w:t xml:space="preserve">hal-05608193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Roles of Perivascular Mesenchymal Stem Cells in Synovial Joint Inflammation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dépasser l’exploitabilité de la ressource en architecture : un défi politique, anthropologique et philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11481-020-09958-z⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Penser l'architecture par la ressource, numéro thématique sous la direction de Nicolas Fiévé et Xavier Guillot, 11︱2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.7984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053616v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering SARS-CoV-2 Virologic and Immunologic Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Vagner</w:t>
+                <w:t xml:space="preserve">伊東豊雄 技術と社会 東北地方と瀬戸内海における2つの活動の交差的考察</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Frumence</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maïko Sakamoto-Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21165932⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paysage, autonomie habitante et action locale dans le Japon contemporain : regards croisés franco-nippons, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.13747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066442v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR-Based Analysis for Exploring Knee Synovial Fluid Metabolite Changes after Local Cryotherapy in Knee Arthritis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering SARS-CoV-2 Virologic and Immunologic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Douzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damien Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10110460⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (16), pp.5932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21165932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177010v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR-Based Analysis for Exploring Knee Synovial Fluid Metabolite Changes after Local Cryotherapy in Knee Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+                <w:t xml:space="preserve">François Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Albert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Allanore</w:t>
+                <w:t xml:space="preserve">Nadège Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10110460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105409v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">伊東豊雄 技術と社会 東北地方と瀬戸内海における2つの活動の交差的考察</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Guillot</w:t>
+                <w:t xml:space="preserve">Jean-David Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïko Sakamoto-Marlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Alcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.13747⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477037v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya-Induced Arthritis in Reunion Island: A Long-Term Observational Follow-Up Study Showing Frequently Persistent Joint Symptoms, Some Cases of Persistent Chikungunya Immunoglobulin M Positivity, and No Anticyclic Citrullinated Peptide Seroconversion After 13 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gasque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.1740 - 1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiaa261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itō Toyō et la question de « l’agir technique et social ». Regard croisé sur deux actions dans le Tōhoku et la mer intérieure de Seto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paysage, autonomie habitante et action locale dans le Japon contemporain : regards croisés franco-nippons, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.12911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trehalose determination in linseed subjected to osmotic stress. HPAEC-PAD analysis: an inappropriate method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Roles of Perivascular Mesenchymal Stem Cells in Synovial Joint Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Béthencourt</w:t>
+                <w:t xml:space="preserve">Yosra Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pilard</w:t>
+                <w:t xml:space="preserve">Farouk Dargai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+                <w:t xml:space="preserve">Pascale Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 147 (3), pp.261-269. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.838-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01677.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11481-020-09958-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02945835v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trehalose determination in linseed subjected to osmotic stress. HPAEC-PAD analysis: an inappropriate method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Béthencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147 (3), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01677.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flux économiques, transferts d’expertises et production immobilière haut de gamme en Asie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Expertises nomades, 80 (3), pp.171-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1545,232 +1679,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle « Nouvelles ruralités »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Module doctoral Espace Rural et projet Spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, école nationale supérieure de Clermont-Ferrand, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessin et prospective : mener un raisonnement spatial pour les projets de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin M. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Géoprospective : apports de la dimension spatiale pour les recherches prospectives",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). UMR 7300 ESPACE : Étude des Structures, des Processus d'Adaptation et des Changements de l'Espace, Nice, FRA., Apr 2011, Iles Sainte-Marguerite, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,192 +1914,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanité campagnarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POPSU Territoires. Editions Autrement, 2022, Les Carnets de Territoires, 978-2-0802-96333-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralités post-carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. , 7, 2018, Espace rural et projet spatial, 978-2-86272-703-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02115334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1975,1706 +2109,1781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Khusrawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFOU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, A paraître</w:t>
+              <w:t xml:space="preserve">L’internationalisation de l’éducation face aux enjeux de la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868870v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05089092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’internationalisation de l’éducation face aux enjeux de la transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">IFOU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05089092v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolieu Jeanot, Rion-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Guillot; Pieter Versteegh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-201, 2019, Espace rural &amp; projet spatial (ERPS), 978-2-86272-723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralités, économies, métromilieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Versteegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions économiques et nouvelles ruralités, Espace rural &amp; projet spatial. Volume 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp. 6-18, 2019, Espace rural &amp; projet spatial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03637547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et ruralités contemporaines. Relever les défis de l'après-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbone, Milieux, échelles et acteurs de la transition énergétique, Espace rural &amp; projet spatial. Volume 7.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp. 6-23, 2018, Espace rural et projet spatial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03637421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et ruralités contemporaines Relever les défis de l'après-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Publications de l'Université de Saint-Etienne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équité territoriale et « alter-métropolisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 6. Ruralités et métropolisation : A la recherche d'une équité territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2016, Espace rural et projet spatial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03637635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau ERPS, cinq ans après. Bilan et projets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Teaching design in rural contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
+              <w:t xml:space="preserve">ARENA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 4. Urbanités et biodiversité. Entre villes fertiles et campagnes urbaines. Quelle place pour la biodiversité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp. 317-326, 2014, 978-2-86272-657-1</w:t>
+              <w:t xml:space="preserve">Alter-Rurality: exploring representations and 'repeasantations'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-151, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637339v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching design in rural contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Le réseau ERPS, cinq ans après. Bilan et projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARENA. </w:t>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter-Rurality: exploring representations and 'repeasantations'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 133-151, 2014</w:t>
+              <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 4. Urbanités et biodiversité. Entre villes fertiles et campagnes urbaines. Quelle place pour la biodiversité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp. 317-326, 2014, 978-2-86272-657-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638215v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et « construire ensemble » l'espace rural de demain Acquis et recherches en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 3. Du terrain à la recherche : objets et stratégies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp. 14-27, 2012, Espace rural et projet spatial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace rural et projet spatial : Un défi pédagogique et professionnel à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 1. Réflexions introductives, stratégies pédagogiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.12-17, 2011, Espace rural et projet spatial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet spatial en milieu rural : Bilan d'étape d'une réflexion en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet architectural. Volume 2.Vers un nouveau pacte ville-campagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp. 18-29, 2011, Espace rural et projet spatial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Living and the Garden City: The Sustainability of an Urban Figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tai-Chee Wong; Belinda Yuen; Charles Goldblum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Planning for a Sustainable Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.151-167, 2008, 978-1-4020-6541-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6542-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les flux de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter, le propre de l’humain,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions La Découverte, pp. 207-229, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.paquo.2007.01.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From one globalization to another</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rami Daher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelers, Pilgrims and Traders. Tourism in the Middle East : Continuity, Change and Transformation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Channel View Publications, pp.95-110, 2006, Tourism and cultural changes, 9781845412968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialiser la transition énergétique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2015</w:t>
+                <w:t xml:space="preserve">La place des thématiques liées à la ruralité dans les thèses soutenues et en cours dans les ENSA-P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Junquera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01232595v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialiser la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119546v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatialiser la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Findeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3742,51 +3951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC2FF24"/>
+    <w:nsid w:val="E5281A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +4099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C2E662E"/>
+    <w:nsid w:val="593DFC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4038,51 +4247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C70B05E2"/>
+    <w:nsid w:val="F49AE51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +4484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.guillot@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierguillot@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03053616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bedoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Dargai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09958-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Douzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boildieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10110460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ko Sakamoto-Marlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ribera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#233;thencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01677.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GF5HBPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Chenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Versteegh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6542-2_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.paquo.2007.01.0207" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.guillot@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierguillot@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Peyronnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41594-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ko Sakamoto-Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13747" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Douzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boildieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10110460" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ribera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa261" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03053616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bedoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Dargai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09958-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#233;thencourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01677.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GF5HBPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Piveteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Chenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Versteegh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6542-2_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.paquo.2007.01.0207" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Junquera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>