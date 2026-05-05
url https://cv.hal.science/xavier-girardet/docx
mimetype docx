--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Girardet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6551-8749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147995469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple habitat graphs: how connectivity brings forth landscape ecological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.168. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01947-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: an application for modeling and managing ecological habitat networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.100065. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling landscape graph modeling and biological data: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.1035-1052. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-00998-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique: proposition méthodologique pour une localisation optimisée des passages de faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does regional landscape connectivity influence the location of roe deer roadkill hotspots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (5), pp.731-742. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-015-0950-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for the use of landscape graphs in land-use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of a high-speed railway line on species distribution : Application to the European tree frog (Hyla arborea) in Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a graph-based approach to landscape ecological assessment of linear infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.22.641-658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d’une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Girardet; Céline Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphab. 14 réalisations à découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma-Ladyss, pp.37-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-Environnement, UMR 6249; MSHE Ledoux, USR 3124. 2015, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de lutte mises en place par les agriculteurs pour lutter contre les campagnols terrestres, cas des communes de Siaugues (43) et Briffons (63). Rapport d'étude, 40 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR TERRITOIRES. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-environnement, UMR 6249; Métafort, UMR 1273. 2015, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune et les routes. Méthode d'observation des collisions par les agents des routes. Retour d'expérience sur le réseau de la DIR Est en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune sauvage et les véhicules : Méthode d'observation des collisions par les agents d'entretien des routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° 0001653 – 10/2008, MSHE Ledoux, USR 3124; ThéMA, UMR 6049; Chrono-Environnement, UMR 6249. 2011, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage & [et] infrastructures de transport : modélisation des impacts des infrastructures sur les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Franche-Comté, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BESA1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation de l'impact d'une infrastructure linéaire de transport sur les réseaux écologiques : approche diachronique sur une espèce virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux". "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connectivité du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en Franche-Comté. 84ème foire comtoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : acquisition de données climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les données spatiales pour suivre et conserver les forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ART Bourgogne-Franche-Comté; Atelier de la donnée, Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab, un outil pour modéliser et gérer les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journée des gestionnaires d’espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire des espaces naturels de Bourgogne Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques: un outil d'animation pour la lutte contre le campagnol terrestre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium : recherche sur la forme fouisseuse du campagnol terrestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, CLERMONT- FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact potentiel d'une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réseaux écologiques dans le choix du tracé d'une infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure agro-environnementales soutenir la lutte contre le campagnol terrestre à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les modifications paysagères peuvent aider les agriculteurs d’un territoire donné à lutter contre les campagnols terrestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the regional landscape connectivity on the location of roe deer roadkill hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2016 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: A software dedicated to the modelling of landscape networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graphes paysagers pour la modélisation et la gestion des pullulations de campagnols terrestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA "la trame verte dans les espaces ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating landscape connectivity analysis into the decision making process of linear infrastructure track location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2014 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures compensatoires et réseau écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la fragmentation du paysage par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the S4 Meeting organized by the UMR 6012 ESPACE team from Provence University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Girardet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6551-8749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147995469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Roadkill Data: a dataset on terrestrial vertebrate mortality caused by collision with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomé Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliza Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Medrano-Vizcaíno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.505. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple habitat graphs: how connectivity brings forth landscape ecological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.168. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01947-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: an application for modeling and managing ecological habitat networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.100065. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling landscape graph modeling and biological data: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.1035-1052. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-00998-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique: proposition méthodologique pour une localisation optimisée des passages de faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does regional landscape connectivity influence the location of roe deer roadkill hotspots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (5), pp.731-742. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-015-0950-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for the use of landscape graphs in land-use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of a high-speed railway line on species distribution : Application to the European tree frog (Hyla arborea) in Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a graph-based approach to landscape ecological assessment of linear infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.22.641-658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d’une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Girardet; Céline Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphab. 14 réalisations à découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma-Ladyss, pp.37-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-Environnement, UMR 6249; MSHE Ledoux, USR 3124. 2015, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de lutte mises en place par les agriculteurs pour lutter contre les campagnols terrestres, cas des communes de Siaugues (43) et Briffons (63). Rapport d'étude, 40 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR TERRITOIRES. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-environnement, UMR 6249; Métafort, UMR 1273. 2015, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune et les routes. Méthode d'observation des collisions par les agents des routes. Retour d'expérience sur le réseau de la DIR Est en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune sauvage et les véhicules : Méthode d'observation des collisions par les agents d'entretien des routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° 0001653 – 10/2008, MSHE Ledoux, USR 3124; ThéMA, UMR 6049; Chrono-Environnement, UMR 6249. 2011, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage & [et] infrastructures de transport : modélisation des impacts des infrastructures sur les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Franche-Comté, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BESA1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation de l'impact d'une infrastructure linéaire de transport sur les réseaux écologiques : approche diachronique sur une espèce virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux". "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connectivité du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en Franche-Comté. 84ème foire comtoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : acquisition de données climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les données spatiales pour suivre et conserver les forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ART Bourgogne-Franche-Comté; Atelier de la donnée, Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab, un outil pour modéliser et gérer les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journée des gestionnaires d’espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire des espaces naturels de Bourgogne Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques: un outil d'animation pour la lutte contre le campagnol terrestre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium : recherche sur la forme fouisseuse du campagnol terrestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, CLERMONT- FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact potentiel d'une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réseaux écologiques dans le choix du tracé d'une infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure agro-environnementales soutenir la lutte contre le campagnol terrestre à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les modifications paysagères peuvent aider les agriculteurs d’un territoire donné à lutter contre les campagnols terrestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: A software dedicated to the modelling of landscape networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the regional landscape connectivity on the location of roe deer roadkill hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2016 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graphes paysagers pour la modélisation et la gestion des pullulations de campagnols terrestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA "la trame verte dans les espaces ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating landscape connectivity analysis into the decision making process of linear infrastructure track location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2014 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures compensatoires et réseau écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la fragmentation du paysage par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the S4 Meeting organized by the UMR 6012 ESPACE team from Provence University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB836541"/>
+    <w:nsid w:val="860C7C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-girardet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6551-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147995469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17337" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Conruyt-Rogeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0950-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.12.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTVNDMZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2013.03.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B48P7FV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.641-658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JTK3PLT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.12.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA1032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-girardet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6551-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147995469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grilo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Neves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Medrano-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04207-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Conruyt-Rogeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0950-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.12.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTVNDMZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2013.03.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B48P7FV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.641-658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JTK3PLT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA1032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>