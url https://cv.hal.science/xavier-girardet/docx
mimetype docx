--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Girardet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6551-8749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147995469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Roadkill Data: a dataset on terrestrial vertebrate mortality caused by collision with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomé Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliza Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Medrano-Vizcaíno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.505. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple habitat graphs: how connectivity brings forth landscape ecological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.168. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01947-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: an application for modeling and managing ecological habitat networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.100065. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling landscape graph modeling and biological data: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.1035-1052. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-00998-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique: proposition méthodologique pour une localisation optimisée des passages de faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does regional landscape connectivity influence the location of roe deer roadkill hotspots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (5), pp.731-742. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-015-0950-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for the use of landscape graphs in land-use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of a high-speed railway line on species distribution : Application to the European tree frog (Hyla arborea) in Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a graph-based approach to landscape ecological assessment of linear infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.22.641-658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d’une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Girardet; Céline Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphab. 14 réalisations à découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma-Ladyss, pp.37-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-Environnement, UMR 6249; MSHE Ledoux, USR 3124. 2015, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de lutte mises en place par les agriculteurs pour lutter contre les campagnols terrestres, cas des communes de Siaugues (43) et Briffons (63). Rapport d'étude, 40 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR TERRITOIRES. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-environnement, UMR 6249; Métafort, UMR 1273. 2015, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune et les routes. Méthode d'observation des collisions par les agents des routes. Retour d'expérience sur le réseau de la DIR Est en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune sauvage et les véhicules : Méthode d'observation des collisions par les agents d'entretien des routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° 0001653 – 10/2008, MSHE Ledoux, USR 3124; ThéMA, UMR 6049; Chrono-Environnement, UMR 6249. 2011, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage & [et] infrastructures de transport : modélisation des impacts des infrastructures sur les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Franche-Comté, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BESA1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation de l'impact d'une infrastructure linéaire de transport sur les réseaux écologiques : approche diachronique sur une espèce virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux". "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connectivité du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en Franche-Comté. 84ème foire comtoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : acquisition de données climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les données spatiales pour suivre et conserver les forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ART Bourgogne-Franche-Comté; Atelier de la donnée, Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab, un outil pour modéliser et gérer les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journée des gestionnaires d’espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire des espaces naturels de Bourgogne Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques: un outil d'animation pour la lutte contre le campagnol terrestre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium : recherche sur la forme fouisseuse du campagnol terrestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, CLERMONT- FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact potentiel d'une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réseaux écologiques dans le choix du tracé d'une infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure agro-environnementales soutenir la lutte contre le campagnol terrestre à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les modifications paysagères peuvent aider les agriculteurs d’un territoire donné à lutter contre les campagnols terrestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: A software dedicated to the modelling of landscape networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the regional landscape connectivity on the location of roe deer roadkill hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2016 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graphes paysagers pour la modélisation et la gestion des pullulations de campagnols terrestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA "la trame verte dans les espaces ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating landscape connectivity analysis into the decision making process of linear infrastructure track location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2014 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures compensatoires et réseau écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la fragmentation du paysage par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the S4 Meeting organized by the UMR 6012 ESPACE team from Provence University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Girardet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6551-8749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147995469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=X0L53S4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Roadkill Data: a dataset on terrestrial vertebrate mortality caused by collision with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomé Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliza Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Medrano-Vizcaíno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.505. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple habitat graphs: how connectivity brings forth landscape ecological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.168. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01947-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: an application for modeling and managing ecological habitat networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.100065. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling landscape graph modeling and biological data: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.1035-1052. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-00998-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bezombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique: proposition méthodologique pour une localisation optimisée des passages de faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does regional landscape connectivity influence the location of roe deer roadkill hotspots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (5), pp.731-742. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-015-0950-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for the use of landscape graphs in land-use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of a high-speed railway line on species distribution : Application to the European tree frog (Hyla arborea) in Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a graph-based approach to landscape ecological assessment of linear infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.22.641-658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact potentiel d’une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Girardet; Céline Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphab. 14 réalisations à découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théma-Ladyss, pp.37-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luginbühl Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-Environnement, UMR 6249; MSHE Ledoux, USR 3124. 2015, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-environnement, UMR 6249; Métafort, UMR 1273. 2015, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des méthodes de lutte mises en place par les agriculteurs pour lutter contre les campagnols terrestres, cas des communes de Siaugues (43) et Briffons (63). Rapport d'étude, 40 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR TERRITOIRES. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune et les routes. Méthode d'observation des collisions par les agents des routes. Retour d'expérience sur le réseau de la DIR Est en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° 0001653 – 10/2008, MSHE Ledoux, USR 3124; ThéMA, UMR 6049; Chrono-Environnement, UMR 6249. 2011, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des points de conflits entre la faune sauvage et les véhicules : Méthode d'observation des collisions par les agents d'entretien des routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Conruyt-Rogeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage & [et] infrastructures de transport : modélisation des impacts des infrastructures sur les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Franche-Comté, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BESA1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation de l'impact d'une infrastructure linéaire de transport sur les réseaux écologiques : approche diachronique sur une espèce virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux". "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connectivité du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en Franche-Comté. 84ème foire comtoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : acquisition de données climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les données spatiales pour suivre et conserver les forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ART Bourgogne-Franche-Comté; Atelier de la donnée, Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab, un outil pour modéliser et gérer les réseaux écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journée des gestionnaires d’espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire des espaces naturels de Bourgogne Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des réseaux écologiques: un outil d'animation pour la lutte contre le campagnol terrestre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium : recherche sur la forme fouisseuse du campagnol terrestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, CLERMONT- FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact potentiel d'une infrastructure sur la connectivité des mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la connectivité écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réseaux écologiques dans le choix du tracé d'une infrastructure de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure agro-environnementales soutenir la lutte contre le campagnol terrestre à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les modifications paysagères peuvent aider les agriculteurs d’un territoire donné à lutter contre les campagnols terrestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Elodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Graphab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphab: A software dedicated to the modelling of landscape networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the regional landscape connectivity on the location of roe deer roadkill hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2016 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graphes paysagers pour la modélisation et la gestion des pullulations de campagnols terrestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA "la trame verte dans les espaces ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating landscape connectivity analysis into the decision making process of linear infrastructure track location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IENE 2014 International Conference on Ecology and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures compensatoires et réseau écologique : proposition méthodologique pour une localisation optimisée des passages à faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réseaux écologiques par les graphes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierline Tournant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). "Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la fragmentation du paysage par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of different urban forms to preserve the connectivity of ecological habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the S4 Meeting organized by the UMR 6012 ESPACE team from Provence University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="860C7C7B"/>
+    <w:nsid w:val="F16FFD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-girardet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6551-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147995469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grilo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Neves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Medrano-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04207-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Conruyt-Rogeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0950-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.12.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTVNDMZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2013.03.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B48P7FV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.641-658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JTK3PLT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA1032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-girardet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6551-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147995469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X0L53S4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Neves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bates" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Medrano-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04207-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Conruyt-Rogeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0950-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTVNDMZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2013.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B48P7FV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.641-658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JTK3PLT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA1032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>