--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -171,2313 +171,2209 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASO Author Reflections: Class Ia Pancreatosplenectomy with Class Ia Celiac Axis Resection, SMA Isolation, and Lateral Venous Reconstruction with Peritoneal Patch: A Standardized Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Artaud</w:t>
+                <w:t xml:space="preserve">Resonant and Porous&amp;quot; Coastlines: Alan Hollinghurst's Poetics of Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149v7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05145669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu: Evanghelia STEAD — Grotesque and Performance in the Art of Aubrey Beardsley (Open Book Press, 2024. 292 pages (xii+280), ISBN 978-1-80511-345-4 (Paperback), 978-1-80511-346-1 (Hardback))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.241-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.782.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05361011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu: Anne-Marie SMITH-DI BIASIO — Le Palimpseste mémoriel : entendre la mémoire au fil des modernismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (1), pp.116-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05457051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Coste. Walter Pater, du portrait littéraire à l’étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.58273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe en Arcadie revisitée : mausolées, tombeaux et généalogie queer, d’Aubrey Beardsley à Alan Hollinghurst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lieux revisités, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.8865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits d’auteurs : l’écrivain mis en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Portraits d’auteurs : l’écrivain mis en images, 12, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi12.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Contemporary Victoriana: Victorian Literature and Popular Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellenger-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-026-19209-9⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Contemporary Victoriana - Women and Parody, 23, 10.4000/polysemes.7903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.7903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalising London and the Victorian Era: Questioning Neo-Victorian Politics and Ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaine Chemmachery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellenger-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (32), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/149v7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.7382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, Memory, and Reconstruction: Alastair’s Illustrated Editions for Oscar Wilde’s The Sphinx and The Birthday of the Infanta as Memory Palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, (Re)constructions, 21, https://doi.org/10.4000/polysemes.4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.4722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermedial Cityscapes: Re-imagining Gay London in Scott Lyman’s Folly/Monument; Excerpts from Alan Hollinghurst’s The Swimming-Pool Library (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Landscapes/Cityscapes, 22, https://doi.org/10.4000/polysemes.6095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.6095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.4589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Riley, Alastair J. L. Blanshard, and Iarla Manny, eds. 'Oscar Wilde and Classical Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 Automne, http://journals.openedition.org/cve/4550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.4550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Whiteley, Oscar Wilde and the Simulacrum. The Truth of Masks, Oxford: Legenda, ‘Studies in Comparative Literature’, 2015, 356 p. ISBN: 978-1-909662-50-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 Printemps, http://journals.openedition.org/cve/3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Foreword », Études anglaises, «The Pictures of Oscar Wilde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.241-243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etan.782.0241⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.691.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Englishness through the Looking Glass: Intersemiotic and Intercultural Dialogues in The Folding Star (Alan Hollinghurst, 1994) and Bruges-la-Morte (Georges Rodenbach, 1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Appropriation and Reappropriation of Narratives, 37, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesthetics and Politics: The Afterlives of Oscar Wilde’s The Soul of Man Under Socialism (1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Artistic and Literary Commitments (1880-1950) I/ Late-nineteenth Literary Commitments, 13.2, https://doi.org/10.4000/erea.5129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire/voir 'The Ballad of Reading Gaol' d’Oscar Wilde à la lumière de l’expressionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revoir Les Victoriens : Pratiques de L’illustration, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.4989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon et Emmanuel Vernadakis, Oscar Wilde : The Importance of Being Earnest, Neuilly-sur-Seine : Atlande, 2014, « Collection Clefs Concours - Anglais Littérature », 221 pages. ISBN 978-2350302775. 19 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Picture of Dorian Gray' et la culture populaire : du texte à la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pop Culture ! Les cultures populaires aujourd'hui, 19, pp.33-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Wilde, L’importance d’être constant, version en trois actes, trad. Jean-Michel Déprats, édition présentée et annotée par Alain Jumeau, Paris, Gallimard, coll. « Folio théâtre », 2012, 240 p. ISBN : 978-2070439706</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butterflies, Orchids and Wasps. Polyglossia and Aesthetic Lives: Foreign Languages in The Spirit Lamp (1892-1893)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Emprunts et empreintes de la langue étrangère dans la littérature victorienne et édouardienne, 78 Automne, https://doi.org/10.4000/cve.930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bristow, Joseph (ed.), Oscar Wilde and Modern Culture: The Making of a Legend, Athens, OH, Ohio UP, 2008, xliv + 448 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://journals.openedition.org/cve/387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbag de Mark Ravenhill (1998) : réincarnation de The Importance of Being Earnest à la fin des années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Studies in the Theatre of Oscar Wilde, 72 Automne, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer The Picture of Dorian Gray : les paradoxes de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (1), pp.116-118</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 62 (1), pp.28-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.621.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1679 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...246 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2487,2552 +2383,2552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Firbank’s The Princess Zoubaroff (1920) as camp and queer polyglot and intermedial space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary worldliness Polyglossia, cosmopolitanism and world literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Berthin; Emily Eells; Françoise Kral, Oct 2024, Nanterre (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces côtiers, espaces frontaliers : poétique de la relation chez Alan Hollinghurst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de la SAIT (société angliciste: arts, images et textes), congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Aymes, Nathalie Collé, May 2024, Nancy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dancing Queens, or Illustration as Queer Performance: Alastair’s Camp Reviewing of Oscar Wilde’s texts in the 1920s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illustration Studies: New Approaches, New Directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ann Lewis, Christina Ionescu, Apr 2023, Londres (Grande Bretagne), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Firbank’s The Princess Zoubaroff (1920) as camp and queer polyglot and intermedial space</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Christine Berthin; Emily Eells; Françoise Kral, Oct 2024, Nanterre (92), France</w:t>
+                <w:t xml:space="preserve">Illustration, Adaptation, and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Illustr4tio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy (Communication présentée par Visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04774593v1</w:t>
+                <w:t xml:space="preserve">hal-04648799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces côtiers, espaces frontaliers : poétique de la relation chez Alan Hollinghurst</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Aymes, Nathalie Collé, May 2024, Nancy (France), France</w:t>
+                <w:t xml:space="preserve">The Sparsholt Affair (2017) d’Alan Hollinghurst : cadres et hors cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Framing/unframing spaces in the English-speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Baudry, Pauline Collombier-Lakeman, Gwen Cressman, Yves Golder, Hélène Ibata, Monica Manolescu, Mélanie Meunier, Fanny Moghaddassi, Ghislain Potriquet, Rémi Vuillemin, Oct 2021, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648814v1</w:t>
+                <w:t xml:space="preserve">hal-04648771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dancing Queens, or Illustration as Queer Performance: Alastair’s Camp Reviewing of Oscar Wilde’s texts in the 1920s</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Ann Lewis, Christina Ionescu, Apr 2023, Londres (Grande Bretagne), United Kingdom</w:t>
+                <w:t xml:space="preserve">“Adapting, Translating, Illustrating: French Ballads of Reading Gaol in Word and Image”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illustration &amp; Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Texte Image Langage EA4182 TIL, Université de Bourgogne Franche-Comté; Illustr4tio, Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648807v1</w:t>
+                <w:t xml:space="preserve">hal-02546099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mettre en image 'Le Portrait de Dorian Gray' d’Oscar Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image(s) et texte(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Restif; Christine Sukic; Centre d’Etudes et de Recherche en Histoire Culturelle (CERHIC) EA 2616 Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherche sur les Langues et la pensée (CIRLEP) EA 4299 Université de Reims Champagne-Ardenne, Apr 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« We Other Victorians: the Plasticity of Dorian Gray »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victorian Persistence: Text, Image, Theory. Session 58: “Reproducing Dorian Gray: Technology and media in contemporary rewritings of The Picture of Dorian Gray”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Thornton; Laboratoire de recherches sur les cultures anglophones (LARCA UMR 8225) Université Paris Diderot, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queering the Pastoral : from Aubrey Beardsley to Richard Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures du monde anglophone "Lieux revisités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules-Verne; Frédérique Spill; Aurélie Thiria-Meulemans; Marie Laniel, May 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Wilde, Henry D. Davray, Jean-Gabriel Daragnès and Jean-Georges Cornélius: French Translations of 'The Ballad of Reading Gaol' in Word and Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curiosity and Desire in Fin-De-Siècle Art and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California; Joseph Bristow (UCLA); Dennis Denisoff (University of Tulsa); Stefano Evangelista (Trinity College); Charlotte Ribeyrol (Université Paris-Sorbonne), May 2018, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy (Communication présentée par Visioconférence), France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer 'The Picture of Dorian Gray' d’Oscar Wilde : traductions intermédiales, ou de la contingence du beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Rémanences » : poésie/écriture et image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Études et de Recherche sur le Monde Anglophone (LERMA UR 853) Aix-Marseille Université, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Baudry, Pauline Collombier-Lakeman, Gwen Cressman, Yves Golder, Hélène Ibata, Monica Manolescu, Mélanie Meunier, Fanny Moghaddassi, Ghislain Potriquet, Rémi Vuillemin, Oct 2021, Strasboug, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les jeux de mots dans 'The Importance of Being Earnest' d'Oscar Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du jeu dans la langue. Traduire les jeux de mots ; Loose in Translation. Translating Wordplay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études en Civilisations, Langues et Lettres Étrangères (Cecille EA 4074) Université de Lille; Frédérique Brisset (Université de Lille); Julie Loison-Charles (Université de Lille); Ronald Jenn (Université de Lille); Audrey Coussy (Université Sorbonne Nouvelle), Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, Memory and Reconstruction: Alastair’s Illustrated Editions for Oscar Wilde’s The Sphinx and The Birthday of the Infanta as Memory Palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)construction(s) : 57e congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES); Université de Reims Champagne-Ardenne, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara Thornton; Laboratoire de recherches sur les cultures anglophones (LARCA UMR 8225) Université Paris Diderot, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermedial Cityscapes: Remapping/Reimagining London and Topographies of Desire in Scott Lyman’s Excerpts from Alan Hollinghurst’s The Swimming Pool Library (video installation, 26 minutes, ICA, London, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape/cityscape: Writing/Painting/Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAC (Société d’Études Anglaises Contemporaines); SAIT (Société Angliciste -Arts, Images et Textes), Oct 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules-Verne; Frédérique Spill; Aurélie Thiria-Meulemans; Marie Laniel, May 2019, Amiens, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire/voir The Ballad of Reading Gaol à la lumière de l’expressionnisme (Erich Heckel, 1907)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes vus, images lues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voix Anglophones: Littérature et Esthétique Université Paris Sorbonne, Mar 2012, Paris, France. http://journals.openedition.org/sillagescritiques/4989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Texte Image Langage EA4182 TIL, Université de Bourgogne Franche-Comté; Illustr4tio, Oct 2019, Dijon, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Criticism/Critical Creation: E.M. Forster and Alan Hollinghurst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. M. Forster's legacy : "Only connect" over a century of British arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cultures Anglo-Saxonnes (EA 801) Université Toulouse Jean-Jaurès, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Restif; Christine Sukic; Centre d’Etudes et de Recherche en Histoire Culturelle (CERHIC) EA 2616 Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherche sur les Langues et la pensée (CIRLEP) EA 4299 Université de Reims Champagne-Ardenne, Apr 2019, Reims, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Past: Alan Hollinghurst’s The Stranger’s Child (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The status of rewriting in 20th –21st century art, film and literature in English : aesthetic choice or political act?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espaces Humains et Interactions Culturelles EHIC EA 1087 Université de Limoges, Nov 2012, Limoges, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des penny dreadfuls à 'Penny Dreadful' (2014) : hybridité générique et fantaisie néo-victorienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fantaisie dans les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Feb 2015, Reims, France. pp.15-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Études et de Recherche sur le Monde Anglophone (LERMA UR 853) Aix-Marseille Université, Mar 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Englishness through the Looking Glass: Text and Image in The Folding Star (Alan Hollinghurst, 1994) and Bruges-la-Morte (Georges Rodenbach, 1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appropriation et réappropriation des récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interfaces : Image Texte Langage; Laboratoire de recherches sur les cultures anglophones (LARCA UMR 8225) Université Paris Diderot; Carole Cambray; Catherine Marcangeli; Stéphanie Prévost, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of California; Joseph Bristow (UCLA); Dennis Denisoff (University of Tulsa); Stefano Evangelista (Trinity College); Charlotte Ribeyrol (Université Paris-Sorbonne), May 2018, Los Angeles, United States</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopolitisme post-wildien : Alastair et Ronald Firbank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wilde Days in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel irlandais, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES); Université de Reims Champagne-Ardenne, Jun 2017, Reims, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butterflies, Wasps and Orchids: The Use of French in The Spirit Lamp (1892-1893)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emprunts et empreintes du français dans la littérature victorienne et édouardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches anglophones CREA Université Paris-Ouest, Feb 2013, Paris, France. https://doi.org/10.4000/cve.930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEAC (Société d’Études Anglaises Contemporaines); SAIT (Société Angliciste -Arts, Images et Textes), Oct 2017, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesthetics and Politics: The Afterlives of Oscar Wilde’s “The Soul of Man Under Socialism” (1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'artiste dans la tourmente : la question de l'engagement 1880-1950 ; Artistic Commitments - 1880-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interlangues EA 4182 Université de Bourgogne, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études en Civilisations, Langues et Lettres Étrangères (Cecille EA 4074) Université de Lille; Frédérique Brisset (Université de Lille); Julie Loison-Charles (Université de Lille); Ronald Jenn (Université de Lille); Audrey Coussy (Université Sorbonne Nouvelle), Mar 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Gray in/and Popular Culture: Text, Image, Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ireland and Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Oct 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Voix Anglophones: Littérature et Esthétique Université Paris Sorbonne, Mar 2012, Paris, France. http://journals.openedition.org/sillagescritiques/4989</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illustration : valeur ajoutée et indice de la valeur d’un texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qui fait la valeur des textes ? Where does text value come from?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Chollier; Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Oct 2007, Reims, France. pp.237-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Espaces Humains et Interactions Culturelles EHIC EA 1087 Université de Limoges, Nov 2012, Limoges, France. pp.145-158</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyglossia and Aesthetic Lives: The Use of Foreign Languages in The Spirit Lamp (1892-1893)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aesthetic Lives: "creating themselves out of themselves, and moulding themselves to what they were, and willed to be"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier; Catherine Delyfer; Bénédicte Coste, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Feb 2015, Reims, France. pp.15-35</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustration and Reception: the French illustrated editions of The Picture of Dorian Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Reception of Oscar Wilde in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College, University of Oxford, Mar 2008, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Interfaces : Image Texte Langage; Laboratoire de recherches sur les cultures anglophones (LARCA UMR 8225) Université Paris Diderot; Carole Cambray; Catherine Marcangeli; Stéphanie Prévost, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Wilde: Sexual Dissidence, Jonathan Dollimore, Alan Sinfield and The Soul of Man Under Socialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cultures Anglo-Saxonnes (CAS) EA 801 Université Toulouse Jean-Jaurès, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cultures Anglo-Saxonnes (EA 801) Université Toulouse Jean-Jaurès, Dec 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East End Girls and West End Boys : Londres et l’imaginaire de la ville dans les illustrations de The Strange Case of Dr Jekyll and Mr Hyde et The Picture of Dorian Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Civilisations et identités culturelles comparées (CICC) Université de Cergy-Pontoise, Apr 2009, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel irlandais, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double Perspectives. French Literature in Text and Image in 'The Savoy' (1896)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards des Anglo-Saxons sur la France au cours du long XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Victorian studies Université de Leeds, GB; CICC Civilisations et identités culturelles comparées Université de Cergy-Pontoise; AGORA Université de Cergy-Pontoise, Apr 2007, Cergy-Pontoise, France. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches anglophones CREA Université Paris-Ouest, Feb 2013, Paris, France. https://doi.org/10.4000/cve.930</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illustration, mise en scène d’un texte : du visible et de l’invisible dans trois versions illustrées de The Picture of Dorian Gray d’Oscar Wilde (Fernand Siméon, 1920 ; Henry Keen, 1925 ; Majeska, 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'envers du décor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université d'Avignon, May 2007, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interlangues EA 4182 Université de Bourgogne, Oct 2013, Dijon, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions illustrées de The Picture of Dorian Gray : métamorphoses d’un texte au gré de sa mise en livres et en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre, le texte, l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7-Denis Diderot, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Oct 2012, Reims, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de Portraits de Dorian Gray : les détours de l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours/détours 44ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicites de l'Enseignement Supérieur; Université de Versailles Saint-Quentin en Yvelines, May 2004, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christine Chollier; Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Oct 2007, Reims, France. pp.237-253</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des éditions illustrées du Portrait de Dorian Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres 43ème congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicites de l'Enseignement Supérieur; Université Stendhal Grenoble 3, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...321 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5042,400 +4938,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétisme britannique (1860-1900). Peinture, littérature et critique d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2021, Collection Héritages critiques, 2374961036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+                <w:t xml:space="preserve">L'esthétisme britannique (1860-1900). Peinture, littérature et critique d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gillard-Estrada, Anne-Florence; Giudicelli, Xavier. ÉPURE - Éditions et Presses universitaires de Reims, 12, 288 p., 2020, Héritages critiques ; ISSN : 2257-4719, Teyssandier, Bernard; Haquette, Jean-Louis, 9782374961033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794424v1</w:t>
+                <w:t xml:space="preserve">hal-03033436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’esthétisme britannique (1860-1900). Peinture, littérature et critique d’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portraits de Dorian Gray. Le texte, le livre, l’image, Paris, PUPS, coll. « Histoire de l’imprimé – référence », 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Importance of Being Earnest&amp;quot; d'Oscar Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 12, 2021, Collection Héritages critiques, 2374961036</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Aquien; Xavier Giudicelli. PUPS, 318 p., 2014, Mondes anglophones (Paris), ISSN 2107-1608, 978-2-84050-959-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...174 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5445,1250 +5341,1250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Galiné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le féminin en jeu dans le récit gothique irlandais du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE - Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 217-222, 2025, Studia remensia (ISSN 2264-3605), 978-2-37496-230-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05253923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrating Dorian Gray: The Contingent Ephemerality of Beauty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Picture of Dorian Gray in the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University PressNew York, NY, pp.95-112, 2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780190659066.003.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05361803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/9780190659066.003.0006⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adapting, Illustrating, Translating: French versions of Oscar Wilde’s The Ballad of Reading Gaol in Text and Image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shannon Wells-Lassagne; Sophie Stokes-Aymes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation and Illustration: New Cartographies,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing; Palgrave Macmllan, pp.217-238, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gillard-Estrada, Anne-Florence; Giudicelli, Xavier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esthétisme britannique (1860-1900). Peinture, littérature et critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, ÉPURE - Éditions et Presses universitaires de Reims, pp.11-32, 2020, Héritages critiques ; ISSN : 2257-4719, 9782374961033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mikowski</w:t>
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03033447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp. 217-222, 2025, Studia remensia (ISSN 2264-3605), 978-2-37496-230-6</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dé-connexions et correspondances : la musique dans 'Howards End</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Cavalié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Howards End</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.143-164, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05253923v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Adapting, Illustrating, Translating: French versions of Oscar Wilde’s The Ballad of Reading Gaol in Text and Image »</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu’y a-t-il dans un nom ? Traduire les jeux de mots dans 'The Importance of Being Earnest' d’Oscar Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Brisset; Audrey Coussy; Ronald Jenn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du jeu dans la langue : traduire le jeu de mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-183, 2019, Traductologie (Villeneuve d'Ascq), ISSN 1272-1905, 978-2-7574-2461-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le legs de 'Howards End' : réécritures et transpositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Cavalié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Howards End</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.215-230, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458477v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, 12, ÉPURE - Éditions et Presses universitaires de Reims, pp.11-32, 2020, Héritages critiques ; ISSN : 2257-4719, 9782374961033</w:t>
+                <w:t xml:space="preserve">Creative Criticism/Critical Creation: E. M. Forster and Alan Hollinghurst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Cavalié; Laurent Mellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only Connect. E. M. Forster’s Legacies in British Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Critical Perspectives on English and American Literature, Peter Lang, pp.291-306, 2017, 978-3-0343-2601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033447v1</w:t>
+                <w:t xml:space="preserve">hal-02522292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dé-connexions et correspondances : la musique dans 'Howards End</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.143-164, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
+                <w:t xml:space="preserve">Des penny dreadfuls à 'Penny Dreadful' (2014-) : hybridité générique et fantaisie néo-victorienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Heitz; Emmanuel Le Vagueresse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fantaisie dans les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.15-35, 2015, 9782915271973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522180v1</w:t>
+                <w:t xml:space="preserve">hal-02521021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’y a-t-il dans un nom ? Traduire les jeux de mots dans 'The Importance of Being Earnest' d’Oscar Wilde</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-183, 2019, Traductologie (Villeneuve d'Ascq), ISSN 1272-1905, 978-2-7574-2461-2</w:t>
+                <w:t xml:space="preserve">Rewriting the Past: Alan Hollinghurst’s The Stranger’s Child (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Epinoux; Nathalie Martinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rewriting in the 20th and 21st Centuries: Aesthetic Choice or Political Act?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Michel Houdiard, pp.145-158, 2015, 978-2-35692-122-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522267v1</w:t>
+                <w:t xml:space="preserve">hal-02523271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le legs de 'Howards End' : réécritures et transpositions</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.215-230, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
+                <w:t xml:space="preserve">The Importance of Being Earnest : politique et poétique du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emily Eells. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wilde in Earnest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.163-176, 2015, Intercalaires, agrégation d'anglais, ISSN 2275-2366, 978-2-84016-218-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522201v1</w:t>
+                <w:t xml:space="preserve">hal-02523277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative Criticism/Critical Creation: E. M. Forster and Alan Hollinghurst</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Critical Perspectives on English and American Literature, Peter Lang, pp.291-306, 2017, 978-3-0343-2601-8</w:t>
+                <w:t xml:space="preserve">Dorian Gray in/and Popular Culture: Text, Image, Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mikowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ireland and popular culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Peter Lang, pp.53-68, 2014, Reimagining Ireland, ISSN 1662-9094, 978-3-0343-1717-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522292v1</w:t>
+                <w:t xml:space="preserve">hal-02523297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Being Earnest : politique et poétique du corps</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.163-176, 2015, Intercalaires, agrégation d'anglais, ISSN 2275-2366, 978-2-84016-218-6</w:t>
+                <w:t xml:space="preserve">Variations sur The Importance of Being Earnest (Firbank, Coward, Ravenhill) : une généalogie du camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Aquien; Xavier Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The Importance of Being Earnest" d'Oscar Wilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.215-243, 2014, Mondes anglophones (Paris), ISSN 2107-1608, 978-2-84050-959-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523277v1</w:t>
+                <w:t xml:space="preserve">hal-02523283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting the Past: Alan Hollinghurst’s The Stranger’s Child (2011)</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Editions Michel Houdiard, pp.145-158, 2015, 978-2-35692-122-2</w:t>
+                <w:t xml:space="preserve">L’illustration : valeur ajoutée et indice de la valeur d’un texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Chollier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qui fait la valeur des textes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.237-253, 2011, 978-2-915271-45-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523271v1</w:t>
+                <w:t xml:space="preserve">hal-02521113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des penny dreadfuls à 'Penny Dreadful' (2014-) : hybridité générique et fantaisie néo-victorienne</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.15-35, 2015, 9782915271973</w:t>
+                <w:t xml:space="preserve">East End Girls and West End Boys : Londres et l’imaginaire de la ville dans les illustrations de The Strange Case of Dr Jekyll and Mr Hyde de R.L. Stevenson (1885, gravures de S. G. Hulme Beaman, The Bodley Head, 1930) et de The Picture of Dorian Gray d’O. Wilde (1891, gravures de Henry Keen, The Bodley Head, 1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Baillet; Odile Boucher-Rivalain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours urbains : CICC (Civilisations et identités culturelles comparées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, L'Harmattan, pp.265-285, 2010, Les Cahiers du CICC, ISSN 1268-7952, 978-2-296-13074-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521021v1</w:t>
+                <w:t xml:space="preserve">hal-02523317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur The Importance of Being Earnest (Firbank, Coward, Ravenhill) : une généalogie du camp</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, pp.215-243, 2014, Mondes anglophones (Paris), ISSN 2107-1608, 978-2-84050-959-2</w:t>
+                <w:t xml:space="preserve">Double Perspectives. French Literature in Text and Image in The Savoy (1896)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Boucher-Rivalain; Catherine Hajdenko-Marshall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Perspectives. French Literature in Text and Image in The Savoy (1896)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Paris : L'Harmattan, pp.181-194, 2008, Les Cahiers du CICC, ISSN 1268-7952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...290 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6698,393 +6594,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface au Portrait de Dorian Gray d'Oscar Wilde (édition illustrée par Benjamin Lacombe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05145651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine à Soho&amp;quot; de Richard Scott traduit par Xavier Giudicelli et Sébastien Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de la Sorbonne (revue de poésie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Richard Scott avant toute chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de la Sorbonne (revue de poésie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface au Portrait de Dorian Gray d'Oscar Wilde (édition illustrée par Benjamin Lacombe)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Entretien avec le metteur en scène Xavier Leret, « “Avec Tinder et Grindr, ils seraient Bunburystes à plein temps”. The Kaos Importance of Being Earnest (1999) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The Importance of Being Earnest" d'Oscar Wilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.275-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05145651v1</w:t>
+                <w:t xml:space="preserve">hal-02523404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verlaine à Soho&amp;quot; de Richard Scott traduit par Xavier Giudicelli et Sébastien Porte</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                <w:t xml:space="preserve">Préface : Oscar Wilde, L’Âme de l’homme et le socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âme de l’homme et le socialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7094,105 +6990,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût de l’autre : rencontres et échanges intermédiaux, intertextuels et interculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris Nanterre, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04621264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7260,51 +7156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DC7C62F"/>
+    <w:nsid w:val="BB8FBD60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7491,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-giudicelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0849-344X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11318557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Artaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sulpice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-026-19209-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149v7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.782.0241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.58273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.8865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03104833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellenger-Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi12.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.6095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4722" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.4550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4989" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.691.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02520772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2726" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.621.0028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100480280&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aquien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780190659066.003.0006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mikowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/58834AF1-2BC2-430F-914B-6B40299CE870" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Porte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04621264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-giudicelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0849-344X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11318557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149v7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.782.0241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.58273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.8865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi12.102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03104833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellenger-Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7382" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4722" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.6095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.4550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.691.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02520772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.621.0028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100480280&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aquien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mikowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/58834AF1-2BC2-430F-914B-6B40299CE870" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780190659066.003.0006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Porte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04621264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>