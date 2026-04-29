--- v1 (2026-04-29)
+++ v2 (2026-04-29)
@@ -586,1278 +586,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: Contemporary Victoriana: Victorian Literature and Popular Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellenger-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Contemporary Victoriana - Women and Parody, 23, 10.4000/polysemes.7903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.7903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portraits d’auteurs : l’écrivain mis en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Portraits d’auteurs : l’écrivain mis en images, 12, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi12.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalising London and the Victorian Era: Questioning Neo-Victorian Politics and Ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaine Chemmachery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Marie</w:t>
+                <w:t xml:space="preserve">Yannick Bellenger-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.7382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermedial Cityscapes: Re-imagining Gay London in Scott Lyman’s Folly/Monument; Excerpts from Alan Hollinghurst’s The Swimming-Pool Library (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Landscapes/Cityscapes, 22, https://doi.org/10.4000/polysemes.6095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.6095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bellenger-Morvan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Contemporary Victoriana - Women and Parody, 23, 10.4000/polysemes.7903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/polysemes.7903⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.4589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jaine Chemmachery</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, Memory, and Reconstruction: Alastair’s Illustrated Editions for Oscar Wilde’s The Sphinx and The Birthday of the Infanta as Memory Palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, (Re)constructions, 21, https://doi.org/10.4000/polysemes.4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.4722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Riley, Alastair J. L. Blanshard, and Iarla Manny, eds. 'Oscar Wilde and Classical Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 Automne, http://journals.openedition.org/cve/4550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.4550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Whiteley, Oscar Wilde and the Simulacrum. The Truth of Masks, Oxford: Legenda, ‘Studies in Comparative Literature’, 2015, 356 p. ISBN: 978-1-909662-50-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 Printemps, http://journals.openedition.org/cve/3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Englishness through the Looking Glass: Intersemiotic and Intercultural Dialogues in The Folding Star (Alan Hollinghurst, 1994) and Bruges-la-Morte (Georges Rodenbach, 1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Appropriation and Reappropriation of Narratives, 37, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/polysemes.7382⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/polysemes.4722⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesthetics and Politics: The Afterlives of Oscar Wilde’s The Soul of Man Under Socialism (1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Artistic and Literary Commitments (1880-1950) I/ Late-nineteenth Literary Commitments, 13.2, https://doi.org/10.4000/erea.5129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/polysemes.6095⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire/voir 'The Ballad of Reading Gaol' d’Oscar Wilde à la lumière de l’expressionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revoir Les Victoriens : Pratiques de L’illustration, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.4989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Foreword », Études anglaises, «The Pictures of Oscar Wilde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.691.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...401 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519275v1</w:t>
-              </w:r>
-[...323 lines deleted...]
-                <w:t xml:space="preserve">hal-02523627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Drugeon et Emmanuel Vernadakis, Oscar Wilde : The Importance of Being Earnest, Neuilly-sur-Seine : Atlande, 2014, « Collection Clefs Concours - Anglais Littérature », 221 pages. ISBN 978-2350302775. 19 €</w:t>
               </w:r>
@@ -2529,1446 +2529,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dancing Queens, or Illustration as Queer Performance: Alastair’s Camp Reviewing of Oscar Wilde’s texts in the 1920s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illustration Studies: New Approaches, New Directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ann Lewis, Christina Ionescu, Apr 2023, Londres (Grande Bretagne), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ann Lewis, Christina Ionescu, Apr 2023, Londres (Grande Bretagne), United Kingdom</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustration, Adaptation, and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Illustr4tio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy (Communication présentée par Visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy (Communication présentée par Visioconférence), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sparsholt Affair (2017) d’Alan Hollinghurst : cadres et hors cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Framing/unframing spaces in the English-speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Baudry, Pauline Collombier-Lakeman, Gwen Cressman, Yves Golder, Hélène Ibata, Monica Manolescu, Mélanie Meunier, Fanny Moghaddassi, Ghislain Potriquet, Rémi Vuillemin, Oct 2021, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Baudry, Pauline Collombier-Lakeman, Gwen Cressman, Yves Golder, Hélène Ibata, Monica Manolescu, Mélanie Meunier, Fanny Moghaddassi, Ghislain Potriquet, Rémi Vuillemin, Oct 2021, Strasboug, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Adapting, Translating, Illustrating: French Ballads of Reading Gaol in Word and Image”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illustration &amp; Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Texte Image Langage EA4182 TIL, Université de Bourgogne Franche-Comté; Illustr4tio, Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Texte Image Langage EA4182 TIL, Université de Bourgogne Franche-Comté; Illustr4tio, Oct 2019, Dijon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en image 'Le Portrait de Dorian Gray' d’Oscar Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image(s) et texte(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Restif; Christine Sukic; Centre d’Etudes et de Recherche en Histoire Culturelle (CERHIC) EA 2616 Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherche sur les Langues et la pensée (CIRLEP) EA 4299 Université de Reims Champagne-Ardenne, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Restif; Christine Sukic; Centre d’Etudes et de Recherche en Histoire Culturelle (CERHIC) EA 2616 Université de Reims Champagne-Ardenne; Centre Interdisciplinaire de Recherche sur les Langues et la pensée (CIRLEP) EA 4299 Université de Reims Champagne-Ardenne, Apr 2019, Reims, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« We Other Victorians: the Plasticity of Dorian Gray »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Victorian Persistence: Text, Image, Theory. Session 58: “Reproducing Dorian Gray: Technology and media in contemporary rewritings of The Picture of Dorian Gray”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sara Thornton; Laboratoire de recherches sur les cultures anglophones (LARCA UMR 8225) Université Paris Diderot, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queering the Pastoral : from Aubrey Beardsley to Richard Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures du monde anglophone "Lieux revisités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules-Verne; Frédérique Spill; Aurélie Thiria-Meulemans; Marie Laniel, May 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer 'The Picture of Dorian Gray' d’Oscar Wilde : traductions intermédiales, ou de la contingence du beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Rémanences » : poésie/écriture et image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Études et de Recherche sur le Monde Anglophone (LERMA UR 853) Aix-Marseille Université, Mar 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Wilde, Henry D. Davray, Jean-Gabriel Daragnès and Jean-Georges Cornélius: French Translations of 'The Ballad of Reading Gaol' in Word and Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curiosity and Desire in Fin-De-Siècle Art and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California; Joseph Bristow (UCLA); Dennis Denisoff (University of Tulsa); Stefano Evangelista (Trinity College); Charlotte Ribeyrol (Université Paris-Sorbonne), May 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, Memory and Reconstruction: Alastair’s Illustrated Editions for Oscar Wilde’s The Sphinx and The Birthday of the Infanta as Memory Palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)construction(s) : 57e congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES); Université de Reims Champagne-Ardenne, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Études et de Recherche sur le Monde Anglophone (LERMA UR 853) Aix-Marseille Université, Mar 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermedial Cityscapes: Remapping/Reimagining London and Topographies of Desire in Scott Lyman’s Excerpts from Alan Hollinghurst’s The Swimming Pool Library (video installation, 26 minutes, ICA, London, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape/cityscape: Writing/Painting/Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAC (Société d’Études Anglaises Contemporaines); SAIT (Société Angliciste -Arts, Images et Textes), Oct 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire les jeux de mots dans 'The Importance of Being Earnest' d'Oscar Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du jeu dans la langue. Traduire les jeux de mots ; Loose in Translation. Translating Wordplay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études en Civilisations, Langues et Lettres Étrangères (Cecille EA 4074) Université de Lille; Frédérique Brisset (Université de Lille); Julie Loison-Charles (Université de Lille); Ronald Jenn (Université de Lille); Audrey Coussy (Université Sorbonne Nouvelle), Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES); Université de Reims Champagne-Ardenne, Jun 2017, Reims, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire/voir The Ballad of Reading Gaol à la lumière de l’expressionnisme (Erich Heckel, 1907)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes vus, images lues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voix Anglophones: Littérature et Esthétique Université Paris Sorbonne, Mar 2012, Paris, France. http://journals.openedition.org/sillagescritiques/4989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEAC (Société d’Études Anglaises Contemporaines); SAIT (Société Angliciste -Arts, Images et Textes), Oct 2017, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des penny dreadfuls à 'Penny Dreadful' (2014) : hybridité générique et fantaisie néo-victorienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fantaisie dans les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche sur les Langues et la Pensée CIRLEP EA 4299 Université de Reims Champagne-Ardenne, Feb 2015, Reims, France. pp.15-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Voix Anglophones: Littérature et Esthétique Université Paris Sorbonne, Mar 2012, Paris, France. http://journals.openedition.org/sillagescritiques/4989</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Past: Alan Hollinghurst’s The Stranger’s Child (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The status of rewriting in 20th –21st century art, film and literature in English : aesthetic choice or political act?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espaces Humains et Interactions Culturelles EHIC EA 1087 Université de Limoges, Nov 2012, Limoges, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Englishness through the Looking Glass: Text and Image in The Folding Star (Alan Hollinghurst, 1994) and Bruges-la-Morte (Georges Rodenbach, 1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appropriation et réappropriation des récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interfaces : Image Texte Langage; Laboratoire de recherches sur les cultures anglophones (LARCA UMR 8225) Université Paris Diderot; Carole Cambray; Catherine Marcangeli; Stéphanie Prévost, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Criticism/Critical Creation: E.M. Forster and Alan Hollinghurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. M. Forster's legacy : "Only connect" over a century of British arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cultures Anglo-Saxonnes (EA 801) Université Toulouse Jean-Jaurès, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546784v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02546786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmopolitisme post-wildien : Alastair et Ronald Firbank</w:t>
               </w:r>
@@ -4965,51 +4965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5349,1029 +5349,1029 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Illustrating Dorian Gray: The Contingent Ephemerality of Beauty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Picture of Dorian Gray in the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University PressNew York, NY, pp.95-112, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780190659066.003.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05361803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Galiné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le féminin en jeu dans le récit gothique irlandais du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE - Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 217-222, 2025, Studia remensia (ISSN 2264-3605), 978-2-37496-230-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉPURE - Éditions et presses universitaires de Reims</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-05253923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adapting, Illustrating, Translating: French versions of Oscar Wilde’s The Ballad of Reading Gaol in Text and Image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shannon Wells-Lassagne; Sophie Stokes-Aymes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation and Illustration: New Cartographies,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing; Palgrave Macmllan, pp.217-238, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gillard-Estrada, Anne-Florence; Giudicelli, Xavier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esthétisme britannique (1860-1900). Peinture, littérature et critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, ÉPURE - Éditions et Presses universitaires de Reims, pp.11-32, 2020, Héritages critiques ; ISSN : 2257-4719, 9782374961033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dé-connexions et correspondances : la musique dans 'Howards End</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Cavalié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Howards End</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.143-164, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 12, ÉPURE - Éditions et Presses universitaires de Reims, pp.11-32, 2020, Héritages critiques ; ISSN : 2257-4719, 9782374961033</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’y a-t-il dans un nom ? Traduire les jeux de mots dans 'The Importance of Being Earnest' d’Oscar Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Brisset; Audrey Coussy; Ronald Jenn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du jeu dans la langue : traduire le jeu de mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-183, 2019, Traductologie (Villeneuve d'Ascq), ISSN 1272-1905, 978-2-7574-2461-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dé-connexions et correspondances : la musique dans 'Howards End</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le legs de 'Howards End' : réécritures et transpositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Cavalié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Howards End</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.143-164, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.215-230, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-183, 2019, Traductologie (Villeneuve d'Ascq), ISSN 1272-1905, 978-2-7574-2461-2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Criticism/Critical Creation: E. M. Forster and Alan Hollinghurst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Cavalié; Laurent Mellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only Connect. E. M. Forster’s Legacies in British Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Critical Perspectives on English and American Literature, Peter Lang, pp.291-306, 2017, 978-3-0343-2601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.215-230, 2019, Clefs concours. Anglais-littérature, ISSN 1778-3496, 978-2-35030-607-0</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Importance of Being Earnest : politique et poétique du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emily Eells. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wilde in Earnest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.163-176, 2015, Intercalaires, agrégation d'anglais, ISSN 2275-2366, 978-2-84016-218-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Critical Perspectives on English and American Literature, Peter Lang, pp.291-306, 2017, 978-3-0343-2601-8</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Past: Alan Hollinghurst’s The Stranger’s Child (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Epinoux; Nathalie Martinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rewriting in the 20th and 21st Centuries: Aesthetic Choice or Political Act?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Michel Houdiard, pp.145-158, 2015, 978-2-35692-122-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des penny dreadfuls à 'Penny Dreadful' (2014-) : hybridité générique et fantaisie néo-victorienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heitz; Emmanuel Le Vagueresse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fantaisie dans les arts visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.15-35, 2015, 9782915271973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Editions Michel Houdiard, pp.145-158, 2015, 978-2-35692-122-2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur The Importance of Being Earnest (Firbank, Coward, Ravenhill) : une généalogie du camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Aquien; Xavier Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The Importance of Being Earnest" d'Oscar Wilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.215-243, 2014, Mondes anglophones (Paris), ISSN 2107-1608, 978-2-84050-959-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.163-176, 2015, Intercalaires, agrégation d'anglais, ISSN 2275-2366, 978-2-84016-218-6</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Gray in/and Popular Culture: Text, Image, Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mikowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ireland and popular culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Peter Lang, pp.53-68, 2014, Reimagining Ireland, ISSN 1662-9094, 978-3-0343-1717-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523297v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02523283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’illustration : valeur ajoutée et indice de la valeur d’un texte</w:t>
               </w:r>
@@ -6664,50 +6664,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05145651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du Richard Scott avant toute chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de la Sorbonne (revue de poésie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03034634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verlaine à Soho&amp;quot; de Richard Scott traduit par Xavier Giudicelli et Sébastien Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6716,139 +6798,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place de la Sorbonne (revue de poésie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03034630v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03034634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec le metteur en scène Xavier Leret, « “Avec Tinder et Grindr, ils seraient Bunburystes à plein temps”. The Kaos Importance of Being Earnest (1999) »</w:t>
               </w:r>
@@ -7156,51 +7156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB8FBD60"/>
+    <w:nsid w:val="CB416EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7387,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-giudicelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0849-344X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11318557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149v7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.782.0241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.58273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.8865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi12.102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03104833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellenger-Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7382" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4722" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.6095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.4550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.691.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02520772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.621.0028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100480280&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aquien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mikowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/58834AF1-2BC2-430F-914B-6B40299CE870" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780190659066.003.0006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Porte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04621264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-giudicelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0849-344X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11318557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149v7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.782.0241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.58273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.8865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03104833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellenger-Morvan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi12.102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7382" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.6095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4722" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.4550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5129" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02519275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.691.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02520772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.621.0028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100480280&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aquien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780190659066.003.0006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mikowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/58834AF1-2BC2-430F-914B-6B40299CE870" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03033447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02521113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Porte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04621264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>