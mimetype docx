--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1352,239 +1352,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Generalized Heawood Inequalities for Manifolds: A Van Kampen–Flores-type Nonembeddability Result</w:t>
+                <w:t xml:space="preserve">Calculer sans neurone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11856-017-1607-7⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/08a3-yz42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744156v1</w:t>
+                <w:t xml:space="preserve">hal-05534314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculer sans neurone</w:t>
+                <w:t xml:space="preserve">On Generalized Heawood Inequalities for Manifolds: A Van Kampen–Flores-type Nonembeddability Result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Mabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Paták</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Patáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222 (2), pp.841-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/08a3-yz42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11856-017-1607-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534314v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Number of Holes in the Union of Translates of a Convex Set in Three Dimensions</w:t>
               </w:r>
@@ -3118,239 +3118,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00331423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line transversals to disjoint balls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Borcea</w:t>
+                <w:t xml:space="preserve">Helly-Type Theorems for Line Transversals to Disjoint Unit Balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Holmsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (1-3), pp.158--173. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 39 (1-3), pp.194-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176198v1</w:t>
+                <w:t xml:space="preserve">inria-00103856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helly-Type Theorems for Line Transversals to Disjoint Unit Balls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otfried Cheong</w:t>
+                <w:t xml:space="preserve">Line transversals to disjoint balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Holmsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (1-3), pp.194-212</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 39 (1-3), pp.158--173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-007-9016-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00103856v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines and free line segments Tangent to Arbitrary Three-dimensional Convex Polyhedra</w:t>
               </w:r>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Tangents to Spheres in $R3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4362,265 +4362,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Sets of Lines with no Colorful Incidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shellability is NP-complete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthew Trager</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Paták</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Patáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2018 - 34thInternational Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2018.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744125v1</w:t>
+                <w:t xml:space="preserve">hal-01744101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellability is NP-complete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent Sets of Lines with no Colorful Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Uli Wagner</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Trager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computational Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SoCG 2018 - 34thInternational Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744101v1</w:t>
+                <w:t xml:space="preserve">hal-01744125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Number of Holes in the Union of Translates of a Convex Set in Three Dimensions</w:t>
               </w:r>
@@ -4708,408 +4708,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the smoothed complexity of convex hulls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Generalized Heawood Inequalities for Manifolds: A Van Kampen–Flores-type Nonembeddability Result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Mabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Paták</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Patáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st International Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.224-238, </w:t>
+              <w:t xml:space="preserve">31st International Symposium on Computational Geometry (SoCG’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.476-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144473v2</w:t>
+                <w:t xml:space="preserve">hal-01393019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Generalized Heawood Inequalities for Manifolds: A Van Kampen–Flores-type Nonembeddability Result</w:t>
+                <w:t xml:space="preserve">Bounding Helly Numbers via Betti Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Paták</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Patáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Computational Geometry (SoCG’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.476-490, </w:t>
+              <w:t xml:space="preserve">International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.507--521, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393019v1</w:t>
+                <w:t xml:space="preserve">hal-01577897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding Helly Numbers via Betti Numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the smoothed complexity of convex hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Uli Wagner</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.507--521, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.224-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577897v1</w:t>
+                <w:t xml:space="preserve">hal-01144473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of order types</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line transversals to disjoint balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,226 +6811,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the worst-case complexity of the silhouette of a polytope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Glisse</w:t>
+                <w:t xml:space="preserve">Disjoint Unit Spheres Admit At Most Two Line Transversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Hyeon-Suk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Canadian Conference on Computational Geometry - CCCG 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Annual European Symposium on Algorithms - ESA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.127-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b13632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099478v1</w:t>
+                <w:t xml:space="preserve">inria-00103857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disjoint Unit Spheres Admit At Most Two Line Transversals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otfried Cheong</w:t>
+                <w:t xml:space="preserve">On the worst-case complexity of the silhouette of a polytope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Na Hyeon-Suk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual European Symposium on Algorithms - ESA 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Canadian Conference on Computational Geometry - CCCG 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Halifax, Canada, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00103857v1</w:t>
+                <w:t xml:space="preserve">inria-00099478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Lines Tangent to Four Convex Polyhedra</w:t>
               </w:r>
@@ -7404,51 +7404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr/im-photographie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pat&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pat&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tancer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0999-2_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emo Welzl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00573-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hubard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.44" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bukh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mabillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1607-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/08a3-yz42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aronov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gene Dobbins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9820-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Soon Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungwoo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Safernov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354831400042X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ginot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Sil Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rote G&#252;nter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koenig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-010-9297-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Okamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Su Shin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spillner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9130-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Borcea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-007-9016-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Hyeon-Suk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1230-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cardinal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wajsbrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2025.33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.49" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trager" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.41" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.507" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Joannis de Verclos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Volec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2261250.2261282" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5539784" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hyo-Sil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Jung-Gun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1064092.1064097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Alt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13632" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650204v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr/im-photographie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pat&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pat&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tancer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0999-2_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emo Welzl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00573-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hubard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.44" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bukh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/08a3-yz42" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mabillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1607-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aronov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gene Dobbins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9820-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Soon Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungwoo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Safernov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354831400042X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ginot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Sil Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rote G&#252;nter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koenig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-010-9297-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Okamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Su Shin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spillner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9130-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Borcea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-007-9016-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Hyeon-Suk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1230-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cardinal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wajsbrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2025.33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.49" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.507" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Joannis de Verclos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Volec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2261250.2261282" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5539784" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hyo-Sil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Jung-Gun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1064092.1064097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13632" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Alt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650204v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>