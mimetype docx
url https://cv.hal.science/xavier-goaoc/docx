--- v1 (2026-04-02)
+++ v2 (2026-05-07)
@@ -1014,248 +1014,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shatter functions with polynomial growth rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shellability is NP-complete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Paták</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Patáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1113680⟩</w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3314024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050524v1</w:t>
+                <w:t xml:space="preserve">hal-02050505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellability is NP-complete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shatter functions with polynomial growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Uli Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (3), pp.1-18. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.784-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3314024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1113680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050505v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discrete yet ubiquitous theorems of Caratheodory, Helly, Sperner, Tucker, and Tverberg</w:t>
               </w:r>
@@ -4362,265 +4362,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellability is NP-complete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent Sets of Lines with no Colorful Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Uli Wagner</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Trager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computational Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SoCG 2018 - 34thInternational Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744101v1</w:t>
+                <w:t xml:space="preserve">hal-01744125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Sets of Lines with no Colorful Incidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shellability is NP-complete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthew Trager</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Paták</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Patáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2018 - 34thInternational Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2018.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744125v1</w:t>
+                <w:t xml:space="preserve">hal-01744101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Number of Holes in the Union of Translates of a Convex Set in Three Dimensions</w:t>
               </w:r>
@@ -7404,51 +7404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr/im-photographie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pat&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pat&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tancer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0999-2_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emo Welzl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00573-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hubard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.44" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bukh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/08a3-yz42" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mabillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1607-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aronov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gene Dobbins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9820-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Soon Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungwoo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Safernov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354831400042X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ginot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Sil Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rote G&#252;nter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koenig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-010-9297-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Okamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Su Shin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spillner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9130-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Borcea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-007-9016-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Hyeon-Suk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1230-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cardinal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wajsbrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2025.33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.49" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.507" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Joannis de Verclos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Volec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2261250.2261282" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5539784" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hyo-Sil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Jung-Gun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1064092.1064097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13632" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Alt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650204v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr/im-photographie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pat&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pat&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tancer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44479-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0999-2_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emo Welzl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holmsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00573-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i2a6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hubard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Rote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.44" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bukh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s A. de Loera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/08a3-yz42" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mabillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1607-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aronov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gene Dobbins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9820-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Soon Ha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungwoo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2015.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Safernov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096354831400042X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ginot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2013.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Sil Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rote G&#252;nter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koenig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-010-9297-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Okamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Su Shin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spillner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9130-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Borcea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-007-9016-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Hyeon-Suk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.03.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1230-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cardinal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wajsbrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2025.33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.49" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2019.40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trager" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.41" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.507" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Joannis de Verclos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Volec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2261250.2261282" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5539784" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hyo-Sil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Jung-Gun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1064092.1064097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13632" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Alt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650204v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>