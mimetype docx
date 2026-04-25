--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1349-2297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137107617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194078571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPDA: Latent-Space Point Cloud Denoising With Adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingce Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongke Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3635138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Data Practices and Preservation for Humanities: A Decade of the Consortium “3D for Digital Humanities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.435. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8100435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS3D, a Referenced Information System in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chistophe Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beyond Sight? Applications of Ultraportable Hyperspectral Imaging (VIS-NIR) for Archaeological Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.522-535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2135066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view and eye-tracked transparent auto-stereoscopic display for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.60-64. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/lim.2022.1.1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual appearances of disordered optical metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Spatially Varying Illumination Recovery of Indoor Scenes Based on a Single RGB-D Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibin Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanci Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.1672 - 1685. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2876541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS : publier et conserver des données 3D créées pour des recherches en SHS / OUTILS DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Delevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la lettre de l'INSHS, 67, pp. 10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedge cameras for minimally invasive archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.14:1--14:13. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element: implementation and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gentet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (34), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.00G293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost multitouch spherical display: hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID's Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Display Week 2017, 48 (1), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sdtp.11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic-cylindrical moving least squares surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Conference Shape Modeling, 51, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Dependent Importance Sampling of Light Field Luminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.241 - 251. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2359466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing BRDF Orientations for the Manipulation of Anisotropic Highlights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Approximation for Variance Reduction in Multiple Importance Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-oriented MLS Gradient Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Salazar-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (11), pp.1824-1835. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Relief Analysis for Illustrative Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1481-1490. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking of Outdoor Lighting Variations for Augmented Reality with Moving Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Flows for Image-based Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.94:1-94:9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2185520.2185590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Brushes for Stylized Line-based Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.513-522. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01892.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00569958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">基于着色区间约束的法向纹理编辑方法</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Bolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jisuanji-fuzhu-sheji-yu-tuxingxue-xuebao / Journal of computer-aided design &amp; computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.2067-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Shape Depiction under Arbitrary Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (8), pp.1071 - 1081. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-010-9377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Warping for Enhanced Surface Depiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.25:1--25:8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531326.1531331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00400829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarchingParticles: Fast Generation of Particles for the Sampling of Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics &amp; geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.18-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume-Surface Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Proceedings of EUROGRAPHICS 2006, 25 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2006.00959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Final Reconstruction Approach for a Unified Global Illumination Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/990002.990006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65 (4), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1524-0703(03)00042-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Light Source Acquisition and Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.621 - 630. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/882262.882316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Updates for Rapid Glossy Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (1), pp.13--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond color: in-situ acquisition of monumental ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychromy, Cross views on the use, the extent, and the materiality of colours in ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baillet; Aurélie Mounier; Rémy Chapoulie, Jun 2024, Pessac, France. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson correlation-based method on hyperspectral images for the study of similarity of pigments and dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on analytical techniques in art and cultural heritage - TECHNART 2023 LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de restitution 3D des décors de plafond du grand salon de la Résidence Saint-Maurice du Caire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Szostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488834v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FAIR principles and long-term archival of 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web3D conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Sebastian, Spain. pp.16:1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611314.3615913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of visual appearance with disordered plasmonic resonant metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP 2023 - The International Conference on Surface Plasmon Photonics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Houston, TX,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the visual appearance with disordered arrays of resonant metaatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOC 2023 - 28th Microoptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Miyazaki, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MOC58607.2023.10302921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Restitution of Saint-Maurice Residence in Cairo – 3D as a tool to monitor and study architectural reuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interiors reconfigured: changing Materiality &amp; craftsmanship in the decorative arts of the Middle East &amp; North Africa (18th–20th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vitrocentre Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National de Données 3D vers une labellisation CoreTrustSeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and highly portable SVBRDF acquisition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/Appamat International Workshop on Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D for Studying Reuse in 19th Century Cairo: the Case of Saint-Maurice Residence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2021 - Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bournemouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20211414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges scientifiques, économiques et sociétaux pour la mise à disposition des données 3D au service de toutes les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées d’études scientifiques prospectives ReSeed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Learning the Best Local Balancing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benzait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 - Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping / Virtual, Sweden. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20201009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494950v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does 3D Influence Scientific Research and Publications in Digital Humanities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France. pp.M3A.4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.M3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la 3D pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7: 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Exploration with Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Française d'​Informatique Graphique (j.FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'imagerie traditionnelle: Intégration optique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-FIG 2018 - Journées Françaises d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France. pp.1-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder Engineering in Complex Nanostructured Surfaces to Control Light Scattering and Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Correlated Disorder, Hyperuniformity and Local Self-Uniformity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering nanostructured surfaces with correlated disorder for visual appearance design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Correlated Disorder and hyperuniformity in soft matter and photonics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Particle Imaging Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoSAR: Towards a personalized spatial augmented reality experience in multi-user environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Mignard-Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Mexico. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-friendly micro-jittered sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897839.2927392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'apparence de nanostructures plasmoniques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Propriétés optiques de nanostructures et apparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Depiction for Transparent Objects with Bucketed k-Buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Rendering - Experimental Ideas &amp; Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/sre.20161207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic On-Mesh Procedural Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Halifax, Canada. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2015.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing surface features with the Radiance Scaling Meshlab Plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic on-mesh procedural generation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siggraph - talk program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2614106.2614129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Importance Sampling of Dynamic Environment Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2013 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Girona, Spain. pp.65-68, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/conf/EG2013/short/065-068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance-Driven Composition of Multiple Rendering Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CAD/Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jinan, China. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAD/Graphics.2011.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading-Interval Constraints for Normal Map Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA Sketch Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Seoul, South Korea. pp.23:1-23:2, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1899950.1899973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Visualization of Underground Structures using Context Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong Kong, China. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1889863.1889898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Scaling for Versatile Surface Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D '10: Proc. symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1730804.1730827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the CAT for 3D Sketching in front of Large Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85412-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch and Paint-based Interfacefor Highlight Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Eurographics conference on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/SBM/SBM08/017-023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Geometry Complexity for Illumination Computation of Cultural Heritage Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading with Apparent Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Talk Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2008, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1401032.1401076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Structures for Interactive Global Illumination on Large Cultural Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST (2008): Short and Project Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGRAPHICS - EPOCH, Dec 2008, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00341654v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent relief: a shape descriptor for stylized shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR '08: Proceedings of the 6th international symposium on Non-photorealistic animation and rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.23-29, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1377980.1377987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Streaming of 3D Scenes with Complex Geometry and Complex Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '08: Proceedings of the 13th international symposium on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.11-17, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1394209.1394214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Skeleton Extraction and Surface Generation for Sketch-based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Waterloo, Canada. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1268517.1268524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Sketch-based FreeForm Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73214-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Rendering for Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Game Developer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation d'objets éclairés par des cartes d'environnement HDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation of uniform particle systems: its application to the implicit surface texturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Appearance Quantization on GPU for 3D Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '07: Proceedings of the twelfth international conference on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.45 - 51, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1229390.1229397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du rendu expressif pour l'illustration et l'exploration de données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification à la volée de l'apparence sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Sketching with profile curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vancouver, Canada. pp.114-125, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11795018_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling of implicit surfaces by particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMI '06: Proceedings of the IEEE International Conference on Shape Modeling and Applications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Matsushima, Japan. pp.39, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2006.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Expressive Rendering for Remote Visualization of Large City Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D'06: Proceedings of the 11th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Columbia, Maryland, France. pp.27 - 35, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122591.1122595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle représentation directionnelle pour l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive Shape Modeling by Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kerautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Braquelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Smart Graphics - SG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Frauenwörth Cloister, Germany, pp.163--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software for Reconstructing 3D-Terrains from Scanned Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gonzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2004 Sketches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Los Angeles, California, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1186223.1186237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Complex Real-World Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Pacific Graphics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Calgary, Canada. pp.59- 66, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2003.1238247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.30-37, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2002.1167836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Global Illumination Including Specular Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, 2000, Brno, Czech Republic. pp.47-58, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6303-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation rapide de l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de l'AFIG 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Graphique, 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Memory Consumption of Hierarchical Radiosity with Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.58-65, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Granada, Spain. pp.329-340, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6809-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromie. Regards croisés sur l’usage, l’emploi et la matérialité de la polychromie dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un@ éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, https://una-editions.fr/polychromie-societes-anciennes/, 2025, Archéovision - Virtual Retrospect, Rémy Chapoulie, 978-2-35613-457-8. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zasadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du Consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Verriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS Création -Usage scientifique - Conservation des données 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu réaliste : algorithmes pour l'éclairement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles locaux d'éclairement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, pp.151-189, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface coating to generate new visual appearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022162297. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affichage transparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3096148. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations toward more User-Friendly 3D Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Automatique de Qualité pour l' Éclairage Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00524825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Schema for 3D Data Publication and Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward FAIR Data Practices with the French National 3D Data Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition, Modélisation, Préservation, Usages, ... des données 3D​: les challenges du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la redécouverte de L'hôtel particulier de Gaston Saint-Maurice Smart 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Granier; Mehdi Chayani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific network serving the uses of 3D humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Heritage 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valpré, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and Manipulation of Appearance from the Image of a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jorge Zubiaga Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive spatial augmented reality in the Allard-Pierson museum: Exploration of cultural artifacts by simple finger pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim M. H. Hupperetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel J. van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013 - Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. , pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Anisotropic Highlights for Interactive Appearance Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Museums evaluation on portability, tangible visualisation and interaction techniques: Methodological guidelines with respect to portability, usability and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsina Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.4, V-Must.net. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Visualisation and Interaction Tools Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pletinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] V-MuST.net. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-Based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6983, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Bidirectional Texture Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7144, INRIA. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Filtering for Near Field Photometry with High Order Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6000, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control on Color Reflection Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Damez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5227, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0230, INRIA. 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Service for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Real-Virtual thanks to Optics & Computer Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Optimization Techniques in Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Goldluecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2014 - Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20141019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Compositing for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Qingdao, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1349-2297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137107617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194078571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPDA: Latent-Space Point Cloud Denoising With Adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingce Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongke Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3635138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Data Practices and Preservation for Humanities: A Decade of the Consortium “3D for Digital Humanities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.435. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8100435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS3D, a Referenced Information System in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chistophe Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beyond Sight? Applications of Ultraportable Hyperspectral Imaging (VIS-NIR) for Archaeological Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.522-535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2135066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view and eye-tracked transparent auto-stereoscopic display for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.60-64. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/lim.2022.1.1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual appearances of disordered optical metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Spatially Varying Illumination Recovery of Indoor Scenes Based on a Single RGB-D Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibin Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanci Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.1672 - 1685. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2876541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS : publier et conserver des données 3D créées pour des recherches en SHS / OUTILS DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Delevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la lettre de l'INSHS, 67, pp. 10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedge cameras for minimally invasive archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.14:1--14:13. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element: implementation and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gentet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (34), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.00G293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost multitouch spherical display: hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID's Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Display Week 2017, 48 (1), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sdtp.11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic-cylindrical moving least squares surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Conference Shape Modeling, 51, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Dependent Importance Sampling of Light Field Luminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.241 - 251. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2359466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing BRDF Orientations for the Manipulation of Anisotropic Highlights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Approximation for Variance Reduction in Multiple Importance Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-oriented MLS Gradient Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Salazar-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (11), pp.1824-1835. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Relief Analysis for Illustrative Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1481-1490. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking of Outdoor Lighting Variations for Augmented Reality with Moving Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Flows for Image-based Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.94:1-94:9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2185520.2185590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Brushes for Stylized Line-based Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.513-522. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01892.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00569958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">基于着色区间约束的法向纹理编辑方法</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Bolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jisuanji-fuzhu-sheji-yu-tuxingxue-xuebao / Journal of computer-aided design &amp; computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.2067-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Shape Depiction under Arbitrary Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (8), pp.1071 - 1081. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-010-9377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Warping for Enhanced Surface Depiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.25:1--25:8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531326.1531331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00400829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarchingParticles: Fast Generation of Particles for the Sampling of Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics &amp; geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.18-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume-Surface Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Proceedings of EUROGRAPHICS 2006, 25 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2006.00959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Final Reconstruction Approach for a Unified Global Illumination Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/990002.990006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65 (4), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1524-0703(03)00042-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Light Source Acquisition and Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.621 - 630. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/882262.882316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Updates for Rapid Glossy Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (1), pp.13--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond color: in-situ acquisition of monumental ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychromy, Cross views on the use, the extent, and the materiality of colours in ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baillet; Aurélie Mounier; Rémy Chapoulie, Jun 2024, Pessac, France. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson correlation-based method on hyperspectral images for the study of similarity of pigments and dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on analytical techniques in art and cultural heritage - TECHNART 2023 LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de restitution 3D des décors de plafond du grand salon de la Résidence Saint-Maurice du Caire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Szostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488834v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FAIR principles and long-term archival of 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web3D conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Sebastian, Spain. pp.16:1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611314.3615913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of visual appearance with disordered plasmonic resonant metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP 2023 - The International Conference on Surface Plasmon Photonics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Houston, TX,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the visual appearance with disordered arrays of resonant metaatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOC 2023 - 28th Microoptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Miyazaki, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MOC58607.2023.10302921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National de Données 3D vers une labellisation CoreTrustSeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and highly portable SVBRDF acquisition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/Appamat International Workshop on Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Restitution of Saint-Maurice Residence in Cairo – 3D as a tool to monitor and study architectural reuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interiors reconfigured: changing Materiality &amp; craftsmanship in the decorative arts of the Middle East &amp; North Africa (18th–20th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vitrocentre Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D for Studying Reuse in 19th Century Cairo: the Case of Saint-Maurice Residence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2021 - Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bournemouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20211414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges scientifiques, économiques et sociétaux pour la mise à disposition des données 3D au service de toutes les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées d’études scientifiques prospectives ReSeed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Learning the Best Local Balancing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benzait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 - Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping / Virtual, Sweden. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20201009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494950v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does 3D Influence Scientific Research and Publications in Digital Humanities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France. pp.M3A.4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.M3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la 3D pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7: 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Exploration with Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Française d'​Informatique Graphique (j.FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'imagerie traditionnelle: Intégration optique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-FIG 2018 - Journées Françaises d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France. pp.1-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder Engineering in Complex Nanostructured Surfaces to Control Light Scattering and Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Correlated Disorder, Hyperuniformity and Local Self-Uniformity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering nanostructured surfaces with correlated disorder for visual appearance design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Correlated Disorder and hyperuniformity in soft matter and photonics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Particle Imaging Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoSAR: Towards a personalized spatial augmented reality experience in multi-user environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Mignard-Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Mexico. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-friendly micro-jittered sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897839.2927392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'apparence de nanostructures plasmoniques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Propriétés optiques de nanostructures et apparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Depiction for Transparent Objects with Bucketed k-Buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Rendering - Experimental Ideas &amp; Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/sre.20161207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic On-Mesh Procedural Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Halifax, Canada. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2015.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing surface features with the Radiance Scaling Meshlab Plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic on-mesh procedural generation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siggraph - talk program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2614106.2614129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Importance Sampling of Dynamic Environment Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2013 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Girona, Spain. pp.65-68, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/conf/EG2013/short/065-068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance-Driven Composition of Multiple Rendering Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CAD/Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jinan, China. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAD/Graphics.2011.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading-Interval Constraints for Normal Map Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA Sketch Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Seoul, South Korea. pp.23:1-23:2, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1899950.1899973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Visualization of Underground Structures using Context Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong Kong, China. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1889863.1889898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Scaling for Versatile Surface Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D '10: Proc. symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1730804.1730827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the CAT for 3D Sketching in front of Large Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85412-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch and Paint-based Interfacefor Highlight Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Eurographics conference on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/SBM/SBM08/017-023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Geometry Complexity for Illumination Computation of Cultural Heritage Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading with Apparent Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Talk Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2008, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1401032.1401076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Structures for Interactive Global Illumination on Large Cultural Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST (2008): Short and Project Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGRAPHICS - EPOCH, Dec 2008, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00341654v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent relief: a shape descriptor for stylized shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR '08: Proceedings of the 6th international symposium on Non-photorealistic animation and rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.23-29, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1377980.1377987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Streaming of 3D Scenes with Complex Geometry and Complex Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '08: Proceedings of the 13th international symposium on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.11-17, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1394209.1394214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Skeleton Extraction and Surface Generation for Sketch-based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Waterloo, Canada. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1268517.1268524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Sketch-based FreeForm Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73214-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Rendering for Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Game Developer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation d'objets éclairés par des cartes d'environnement HDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation of uniform particle systems: its application to the implicit surface texturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Appearance Quantization on GPU for 3D Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '07: Proceedings of the twelfth international conference on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.45 - 51, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1229390.1229397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du rendu expressif pour l'illustration et l'exploration de données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification à la volée de l'apparence sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Sketching with profile curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vancouver, Canada. pp.114-125, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11795018_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling of implicit surfaces by particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMI '06: Proceedings of the IEEE International Conference on Shape Modeling and Applications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Matsushima, Japan. pp.39, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2006.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Expressive Rendering for Remote Visualization of Large City Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D'06: Proceedings of the 11th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Columbia, Maryland, France. pp.27 - 35, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122591.1122595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle représentation directionnelle pour l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive Shape Modeling by Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kerautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Braquelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Smart Graphics - SG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Frauenwörth Cloister, Germany, pp.163--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software for Reconstructing 3D-Terrains from Scanned Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gonzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2004 Sketches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Los Angeles, California, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1186223.1186237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Complex Real-World Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Pacific Graphics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Calgary, Canada. pp.59- 66, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2003.1238247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.30-37, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2002.1167836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Global Illumination Including Specular Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, 2000, Brno, Czech Republic. pp.47-58, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6303-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation rapide de l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de l'AFIG 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Graphique, 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Memory Consumption of Hierarchical Radiosity with Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.58-65, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Granada, Spain. pp.329-340, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6809-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromie. Regards croisés sur l’usage, l’emploi et la matérialité de la polychromie dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un@ éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, https://una-editions.fr/polychromie-societes-anciennes/, 2025, Archéovision - Virtual Retrospect, Rémy Chapoulie, 978-2-35613-457-8. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zasadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du Consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Verriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS Création -Usage scientifique - Conservation des données 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu réaliste : algorithmes pour l'éclairement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles locaux d'éclairement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, pp.151-189, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface coating to generate new visual appearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022162297. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affichage transparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3096148. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations toward more User-Friendly 3D Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Automatique de Qualité pour l' Éclairage Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00524825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Schema for 3D Data Publication and Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward FAIR Data Practices with the French National 3D Data Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition, Modélisation, Préservation, Usages, ... des données 3D​: les challenges du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la redécouverte de L'hôtel particulier de Gaston Saint-Maurice Smart 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Granier; Mehdi Chayani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific network serving the uses of 3D humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Heritage 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valpré, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and Manipulation of Appearance from the Image of a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jorge Zubiaga Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive spatial augmented reality in the Allard-Pierson museum: Exploration of cultural artifacts by simple finger pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim M. H. Hupperetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel J. van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013 - Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. , pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Anisotropic Highlights for Interactive Appearance Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Museums evaluation on portability, tangible visualisation and interaction techniques: Methodological guidelines with respect to portability, usability and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsina Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.4, V-Must.net. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Visualisation and Interaction Tools Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pletinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] V-MuST.net. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-Based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6983, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Bidirectional Texture Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7144, INRIA. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Filtering for Near Field Photometry with High Order Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6000, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control on Color Reflection Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Damez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5227, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0230, INRIA. 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Service for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Real-Virtual thanks to Optics & Computer Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Optimization Techniques in Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Goldluecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2014 - Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20141019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Compositing for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Qingdao, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021AA8B9"/>
+    <w:nsid w:val="96FE4CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-granier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1349-2297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137107617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194078571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingce Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongke Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3635138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8100435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cantini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de la Codre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2135066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Schlick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2022.1.1.14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dufay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01255-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Xing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Ling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanci Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2876541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Travis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gentet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.00G293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdtp.11716" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169572v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2359466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933264v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Raymond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1W3WG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12164" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Salazar-Celis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.73" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ammann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03144.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.53" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702280v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fleming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Bolei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505132v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-010-9377-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heidrich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00959.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8E44FCBEC6E7FB2B0521C868FAB657326AB7B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308259v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/990002.990006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308260v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1524-0703(03)00042-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308294v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goesele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/882262.882316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00519" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Scheel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perez-Cazorla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488834v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Szostek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611314.3615913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hereu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MOC58607.2023.10302921" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291656v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494950v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benzait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20201009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.M3A.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baril" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mignard-Debise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927392" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre.20161207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Buron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2015.03" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614106.2614129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/065-068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunsheng Peng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAD/Graphics.2011.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899950.1899973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524818v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyang Lin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1889863.1889898" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1730804.1730827" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85412-8_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SBM/SBM08/017-023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401032.1401076" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341654v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277084v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377980.1377987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394214" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187161v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268524" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187170v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73214-3_21" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300472v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187181v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187176v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1229390.1229397" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106823v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Levet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11795018_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106853v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2006.13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106832v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122591.1122595" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000743v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gonzato" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186223.1186237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308261v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238247" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2002.1167836" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6303-0_5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.09" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750169v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524825v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Chayani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990327v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jorge Zubiaga Pe&#241;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857286v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. H. Hupperetz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel J. van Der Vaart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976697v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320902v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Pagano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pletinckx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440042v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107463v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070769v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923104v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976357v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20141019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393037v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03484207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-granier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1349-2297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137107617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194078571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingce Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongke Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3635138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8100435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cantini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de la Codre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2135066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Schlick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2022.1.1.14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dufay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01255-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Xing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Ling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanci Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2876541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Travis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gentet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.00G293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdtp.11716" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169572v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2359466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933264v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Raymond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1W3WG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12164" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Salazar-Celis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.73" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ammann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03144.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.53" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702280v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fleming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Bolei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505132v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-010-9377-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heidrich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00959.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8E44FCBEC6E7FB2B0521C868FAB657326AB7B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308259v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/990002.990006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308260v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1524-0703(03)00042-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308294v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goesele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/882262.882316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00519" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Scheel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perez-Cazorla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488834v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Szostek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611314.3615913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hereu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MOC58607.2023.10302921" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291656v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494950v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benzait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20201009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.M3A.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baril" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mignard-Debise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927392" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre.20161207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Buron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2015.03" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614106.2614129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/065-068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunsheng Peng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAD/Graphics.2011.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899950.1899973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524818v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyang Lin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1889863.1889898" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1730804.1730827" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85412-8_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SBM/SBM08/017-023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401032.1401076" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341654v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277084v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377980.1377987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394214" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187161v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268524" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187170v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73214-3_21" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300472v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187181v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187176v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1229390.1229397" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106823v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Levet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11795018_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106853v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2006.13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106832v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122591.1122595" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000743v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gonzato" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186223.1186237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308261v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238247" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2002.1167836" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6303-0_5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.09" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750169v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524825v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Chayani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990327v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jorge Zubiaga Pe&#241;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857286v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. H. Hupperetz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel J. van Der Vaart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976697v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320902v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Pagano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pletinckx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440042v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107463v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070769v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923104v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976357v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20141019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393037v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03484207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>