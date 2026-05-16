--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1349-2297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137107617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194078571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPDA: Latent-Space Point Cloud Denoising With Adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingce Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongke Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3635138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Data Practices and Preservation for Humanities: A Decade of the Consortium “3D for Digital Humanities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.435. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8100435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS3D, a Referenced Information System in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chistophe Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beyond Sight? Applications of Ultraportable Hyperspectral Imaging (VIS-NIR) for Archaeological Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.522-535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2135066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view and eye-tracked transparent auto-stereoscopic display for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.60-64. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/lim.2022.1.1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual appearances of disordered optical metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Spatially Varying Illumination Recovery of Indoor Scenes Based on a Single RGB-D Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibin Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanci Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.1672 - 1685. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2876541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS : publier et conserver des données 3D créées pour des recherches en SHS / OUTILS DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Delevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la lettre de l'INSHS, 67, pp. 10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedge cameras for minimally invasive archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.14:1--14:13. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element: implementation and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gentet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (34), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.00G293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost multitouch spherical display: hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID's Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Display Week 2017, 48 (1), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sdtp.11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic-cylindrical moving least squares surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Conference Shape Modeling, 51, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Dependent Importance Sampling of Light Field Luminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.241 - 251. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2359466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing BRDF Orientations for the Manipulation of Anisotropic Highlights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Approximation for Variance Reduction in Multiple Importance Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-oriented MLS Gradient Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Salazar-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (11), pp.1824-1835. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Relief Analysis for Illustrative Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1481-1490. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking of Outdoor Lighting Variations for Augmented Reality with Moving Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Flows for Image-based Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.94:1-94:9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2185520.2185590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Brushes for Stylized Line-based Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.513-522. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01892.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00569958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">基于着色区间约束的法向纹理编辑方法</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Bolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jisuanji-fuzhu-sheji-yu-tuxingxue-xuebao / Journal of computer-aided design &amp; computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.2067-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Shape Depiction under Arbitrary Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (8), pp.1071 - 1081. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-010-9377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Warping for Enhanced Surface Depiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.25:1--25:8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531326.1531331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00400829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarchingParticles: Fast Generation of Particles for the Sampling of Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics &amp; geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.18-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume-Surface Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Proceedings of EUROGRAPHICS 2006, 25 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2006.00959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Final Reconstruction Approach for a Unified Global Illumination Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/990002.990006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65 (4), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1524-0703(03)00042-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Light Source Acquisition and Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.621 - 630. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/882262.882316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Updates for Rapid Glossy Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (1), pp.13--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond color: in-situ acquisition of monumental ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychromy, Cross views on the use, the extent, and the materiality of colours in ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baillet; Aurélie Mounier; Rémy Chapoulie, Jun 2024, Pessac, France. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson correlation-based method on hyperspectral images for the study of similarity of pigments and dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on analytical techniques in art and cultural heritage - TECHNART 2023 LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de restitution 3D des décors de plafond du grand salon de la Résidence Saint-Maurice du Caire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Szostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488834v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FAIR principles and long-term archival of 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web3D conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Sebastian, Spain. pp.16:1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611314.3615913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of visual appearance with disordered plasmonic resonant metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP 2023 - The International Conference on Surface Plasmon Photonics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Houston, TX,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the visual appearance with disordered arrays of resonant metaatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOC 2023 - 28th Microoptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Miyazaki, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MOC58607.2023.10302921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National de Données 3D vers une labellisation CoreTrustSeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and highly portable SVBRDF acquisition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/Appamat International Workshop on Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Restitution of Saint-Maurice Residence in Cairo – 3D as a tool to monitor and study architectural reuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interiors reconfigured: changing Materiality &amp; craftsmanship in the decorative arts of the Middle East &amp; North Africa (18th–20th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vitrocentre Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D for Studying Reuse in 19th Century Cairo: the Case of Saint-Maurice Residence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2021 - Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bournemouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20211414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges scientifiques, économiques et sociétaux pour la mise à disposition des données 3D au service de toutes les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées d’études scientifiques prospectives ReSeed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Learning the Best Local Balancing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benzait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 - Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping / Virtual, Sweden. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20201009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494950v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does 3D Influence Scientific Research and Publications in Digital Humanities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France. pp.M3A.4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.M3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la 3D pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7: 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Exploration with Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Française d'​Informatique Graphique (j.FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'imagerie traditionnelle: Intégration optique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-FIG 2018 - Journées Françaises d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France. pp.1-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder Engineering in Complex Nanostructured Surfaces to Control Light Scattering and Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Correlated Disorder, Hyperuniformity and Local Self-Uniformity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering nanostructured surfaces with correlated disorder for visual appearance design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Correlated Disorder and hyperuniformity in soft matter and photonics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Particle Imaging Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoSAR: Towards a personalized spatial augmented reality experience in multi-user environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Mignard-Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Mexico. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-friendly micro-jittered sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897839.2927392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'apparence de nanostructures plasmoniques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Propriétés optiques de nanostructures et apparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Depiction for Transparent Objects with Bucketed k-Buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Rendering - Experimental Ideas &amp; Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/sre.20161207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic On-Mesh Procedural Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Halifax, Canada. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2015.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing surface features with the Radiance Scaling Meshlab Plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic on-mesh procedural generation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siggraph - talk program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2614106.2614129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Importance Sampling of Dynamic Environment Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2013 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Girona, Spain. pp.65-68, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/conf/EG2013/short/065-068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance-Driven Composition of Multiple Rendering Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CAD/Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jinan, China. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAD/Graphics.2011.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading-Interval Constraints for Normal Map Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA Sketch Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Seoul, South Korea. pp.23:1-23:2, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1899950.1899973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Visualization of Underground Structures using Context Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong Kong, China. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1889863.1889898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Scaling for Versatile Surface Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D '10: Proc. symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1730804.1730827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the CAT for 3D Sketching in front of Large Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85412-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch and Paint-based Interfacefor Highlight Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Eurographics conference on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/SBM/SBM08/017-023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Geometry Complexity for Illumination Computation of Cultural Heritage Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading with Apparent Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Talk Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2008, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1401032.1401076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Structures for Interactive Global Illumination on Large Cultural Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST (2008): Short and Project Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGRAPHICS - EPOCH, Dec 2008, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00341654v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent relief: a shape descriptor for stylized shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR '08: Proceedings of the 6th international symposium on Non-photorealistic animation and rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.23-29, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1377980.1377987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Streaming of 3D Scenes with Complex Geometry and Complex Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '08: Proceedings of the 13th international symposium on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.11-17, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1394209.1394214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Skeleton Extraction and Surface Generation for Sketch-based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Waterloo, Canada. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1268517.1268524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Sketch-based FreeForm Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73214-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Rendering for Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Game Developer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation d'objets éclairés par des cartes d'environnement HDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation of uniform particle systems: its application to the implicit surface texturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Appearance Quantization on GPU for 3D Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '07: Proceedings of the twelfth international conference on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.45 - 51, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1229390.1229397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du rendu expressif pour l'illustration et l'exploration de données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification à la volée de l'apparence sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Sketching with profile curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vancouver, Canada. pp.114-125, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11795018_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling of implicit surfaces by particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMI '06: Proceedings of the IEEE International Conference on Shape Modeling and Applications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Matsushima, Japan. pp.39, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2006.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Expressive Rendering for Remote Visualization of Large City Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D'06: Proceedings of the 11th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Columbia, Maryland, France. pp.27 - 35, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122591.1122595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle représentation directionnelle pour l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive Shape Modeling by Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kerautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Braquelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Smart Graphics - SG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Frauenwörth Cloister, Germany, pp.163--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software for Reconstructing 3D-Terrains from Scanned Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gonzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2004 Sketches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Los Angeles, California, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1186223.1186237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Complex Real-World Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Pacific Graphics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Calgary, Canada. pp.59- 66, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2003.1238247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.30-37, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2002.1167836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Global Illumination Including Specular Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, 2000, Brno, Czech Republic. pp.47-58, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6303-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation rapide de l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de l'AFIG 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Graphique, 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Memory Consumption of Hierarchical Radiosity with Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.58-65, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Granada, Spain. pp.329-340, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6809-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromie. Regards croisés sur l’usage, l’emploi et la matérialité de la polychromie dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un@ éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, https://una-editions.fr/polychromie-societes-anciennes/, 2025, Archéovision - Virtual Retrospect, Rémy Chapoulie, 978-2-35613-457-8. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zasadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du Consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Verriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS Création -Usage scientifique - Conservation des données 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu réaliste : algorithmes pour l'éclairement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles locaux d'éclairement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, pp.151-189, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface coating to generate new visual appearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022162297. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affichage transparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3096148. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations toward more User-Friendly 3D Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Automatique de Qualité pour l' Éclairage Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00524825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Schema for 3D Data Publication and Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward FAIR Data Practices with the French National 3D Data Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition, Modélisation, Préservation, Usages, ... des données 3D​: les challenges du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la redécouverte de L'hôtel particulier de Gaston Saint-Maurice Smart 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Granier; Mehdi Chayani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific network serving the uses of 3D humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Heritage 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valpré, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and Manipulation of Appearance from the Image of a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jorge Zubiaga Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive spatial augmented reality in the Allard-Pierson museum: Exploration of cultural artifacts by simple finger pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim M. H. Hupperetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel J. van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013 - Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. , pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Anisotropic Highlights for Interactive Appearance Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Museums evaluation on portability, tangible visualisation and interaction techniques: Methodological guidelines with respect to portability, usability and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsina Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.4, V-Must.net. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Visualisation and Interaction Tools Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pletinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] V-MuST.net. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-Based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6983, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Bidirectional Texture Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7144, INRIA. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Filtering for Near Field Photometry with High Order Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6000, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control on Color Reflection Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Damez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5227, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0230, INRIA. 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Service for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Real-Virtual thanks to Optics & Computer Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Optimization Techniques in Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Goldluecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2014 - Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20141019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Compositing for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Qingdao, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1349-2297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137107617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194078571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bRrVz-EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPDA: Latent-Space Point Cloud Denoising With Adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingce Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongke Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3635138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Data Practices and Preservation for Humanities: A Decade of the Consortium “3D for Digital Humanities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.435. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8100435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIS3D, a Referenced Information System in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chistophe Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.73. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beyond Sight? Applications of Ultraportable Hyperspectral Imaging (VIS-NIR) for Archaeological Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de la Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.522-535. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2022.2135066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view and eye-tracked transparent auto-stereoscopic display for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.60-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/lim.2022.1.1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual appearances of disordered optical metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Spatially Varying Illumination Recovery of Indoor Scenes Based on a Single RGB-D Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibin Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanci Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.1672 - 1685. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2876541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS : publier et conserver des données 3D créées pour des recherches en SHS / OUTILS DE LA RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Delevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, la lettre de l'INSHS, 67, pp. 10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedge cameras for minimally invasive archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.14:1--14:13. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element: implementation and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gentet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (34), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.00G293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost multitouch spherical display: hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID's Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Display Week 2017, 48 (1), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sdtp.11716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic-cylindrical moving least squares surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Conference Shape Modeling, 51, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Dependent Importance Sampling of Light Field Luminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.241 - 251. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2359466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing BRDF Orientations for the Manipulation of Anisotropic Highlights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Approximation for Variance Reduction in Multiple Importance Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-oriented MLS Gradient Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Salazar-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (11), pp.1824-1835. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Relief Analysis for Illustrative Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1481-1490. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking of Outdoor Lighting Variations for Augmented Reality with Moving Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Flows for Image-based Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.94:1-94:9. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2185520.2185590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">基于着色区间约束的法向纹理编辑方法</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Bolei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jisuanji-fuzhu-sheji-yu-tuxingxue-xuebao / Journal of computer-aided design &amp; computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.2067-2073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Brushes for Stylized Line-based Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.513-522. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01892.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00569958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Shape Depiction under Arbitrary Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (8), pp.1071 - 1081. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-010-9377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Warping for Enhanced Surface Depiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.25:1--25:8. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531326.1531331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00400829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarchingParticles: Fast Generation of Particles for the Sampling of Implicit Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer graphics &amp; geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.18-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume-Surface Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Proceedings of EUROGRAPHICS 2006, 25 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2006.00959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Final Reconstruction Approach for a Unified Global Illumination Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/990002.990006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65 (4), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1524-0703(03)00042-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Light Source Acquisition and Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.621 - 630. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/882262.882316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Updates for Rapid Glossy Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (1), pp.13--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond color: in-situ acquisition of monumental ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychromy, Cross views on the use, the extent, and the materiality of colours in ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baillet; Aurélie Mounier; Rémy Chapoulie, Jun 2024, Pessac, France. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of visual appearance with disordered plasmonic resonant metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP 2023 - The International Conference on Surface Plasmon Photonics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Houston, TX,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de restitution 3D des décors de plafond du grand salon de la Résidence Saint-Maurice du Caire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Szostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488834v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FAIR principles and long-term archival of 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web3D conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Sebastian, Spain. pp.16:1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611314.3615913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson correlation-based method on hyperspectral images for the study of similarity of pigments and dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense de La Codre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on analytical techniques in art and cultural heritage - TECHNART 2023 LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the visual appearance with disordered arrays of resonant metaatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Agreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOC 2023 - 28th Microoptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Miyazaki, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MOC58607.2023.10302921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National de Données 3D vers une labellisation CoreTrustSeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Restitution of Saint-Maurice Residence in Cairo – 3D as a tool to monitor and study architectural reuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interiors reconfigured: changing Materiality &amp; craftsmanship in the decorative arts of the Middle East &amp; North Africa (18th–20th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vitrocentre Romont, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and highly portable SVBRDF acquisition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/Appamat International Workshop on Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D for Studying Reuse in 19th Century Cairo: the Case of Saint-Maurice Residence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCH 2021 - Eurographics Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bournemouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20211414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges scientifiques, économiques et sociétaux pour la mise à disposition des données 3D au service de toutes les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées d’études scientifiques prospectives ReSeed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Learning the Best Local Balancing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benzait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 - Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping / Virtual, Sweden. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20201009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494950v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does 3D Influence Scientific Research and Publications in Digital Humanities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostereoscopic transparent display using a wedge light guide and a holographic optical element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Travis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France. pp.M3A.4, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.M3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la 3D pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7: 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder Engineering in Complex Nanostructured Surfaces to Control Light Scattering and Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Correlated Disorder, Hyperuniformity and Local Self-Uniformity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'imagerie traditionnelle: Intégration optique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-FIG 2018 - Journées Françaises d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France. pp.1-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Exploration with Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Française d'​Informatique Graphique (j.FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering nanostructured surfaces with correlated disorder for visual appearance design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Correlated Disorder and hyperuniformity in soft matter and photonics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow Particle Imaging Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EgoSAR: Towards a personalized spatial augmented reality experience in multi-user environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Mignard-Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Mexico. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-friendly micro-jittered sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897839.2927392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'apparence de nanostructures plasmoniques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Propriétés optiques de nanostructures et apparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Depiction for Transparent Objects with Bucketed k-Buffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Rendering - Experimental Ideas &amp; Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/sre.20161207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic On-Mesh Procedural Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Halifax, Canada. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2015.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing surface features with the Radiance Scaling Meshlab Plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. pp.417--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic on-mesh procedural generation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siggraph - talk program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2614106.2614129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Importance Sampling of Dynamic Environment Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heqi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2013 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Girona, Spain. pp.65-68, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/conf/EG2013/short/065-068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance-Driven Composition of Multiple Rendering Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CAD/Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Jinan, China. pp.79-86, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAD/Graphics.2011.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading-Interval Constraints for Normal Map Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA Sketch Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Seoul, South Korea. pp.23:1-23:2, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1899950.1899973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Scaling for Versatile Surface Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D '10: Proc. symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1730804.1730827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Visualization of Underground Structures using Context Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunsheng Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong Kong, China. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1889863.1889898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch and Paint-based Interfacefor Highlight Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulin Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Eurographics conference on Sketch-Based Interfaces and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/SBM/SBM08/017-023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Geometry Complexity for Illumination Computation of Cultural Heritage Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2007, Pessac, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading with Apparent Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Talk Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2008, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1401032.1401076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the CAT for 3D Sketching in front of Large Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85412-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Structures for Interactive Global Illumination on Large Cultural Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Virtual Reality, Archaeology and Cultural Heritage VAST (2008): Short and Project Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROGRAPHICS - EPOCH, Dec 2008, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00341654v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent relief: a shape descriptor for stylized shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR '08: Proceedings of the 6th international symposium on Non-photorealistic animation and rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.23-29, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1377980.1377987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00277084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Streaming of 3D Scenes with Complex Geometry and Complex Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '08: Proceedings of the 13th international symposium on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Los Angeles, California, United States. pp.11-17, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1394209.1394214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00294716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Skeleton Extraction and Surface Generation for Sketch-based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Waterloo, Canada. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1268517.1268524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Sketch-based FreeForm Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73214-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation d'objets éclairés par des cartes d'environnement HDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation of uniform particle systems: its application to the implicit surface texturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Appearance Quantization on GPU for 3D Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '07: Proceedings of the twelfth international conference on 3D web technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.45 - 51, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1229390.1229397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Rendering for Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Game Developer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du rendu expressif pour l'illustration et l'exploration de données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification à la volée de l'apparence sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Sketching with profile curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Smart Graphic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vancouver, Canada. pp.114-125, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11795018_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling of implicit surfaces by particle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMI '06: Proceedings of the IEEE International Conference on Shape Modeling and Applications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Matsushima, Japan. pp.39, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2006.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Expressive Rendering for Remote Visualization of Large City Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D'06: Proceedings of the 11th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Columbia, Maryland, France. pp.27 - 35, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1122591.1122595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive Shape Modeling by Shading Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kerautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Braquelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Smart Graphics - SG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Frauenwörth Cloister, Germany, pp.163--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle représentation directionnelle pour l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ièmes Journées de l'Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software for Reconstructing 3D-Terrains from Scanned Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gonzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2004 Sketches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Los Angeles, California, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1186223.1186237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Complex Real-World Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Pacific Graphics 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Calgary, Canada. pp.59- 66, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2003.1238247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Layered RGB BRDF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.30-37, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCGA.2002.1167836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Global Illumination Including Specular Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, 2000, Brno, Czech Republic. pp.47-58, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6303-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation rapide de l'éclairage global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de l'AFIG 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Graphique, 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Glossy Global Illumination with Interactive Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stamminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perez-Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Memory Consumption of Hierarchical Radiosity with Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Graphics Interface '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Kingston, Ontario, Canada. pp.58-65, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI1999.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Granada, Spain. pp.329-340, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6809-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromie. Regards croisés sur l’usage, l’emploi et la matérialité de la polychromie dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un@ éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, https://una-editions.fr/polychromie-societes-anciennes/, 2025, Archéovision - Virtual Retrospect, Rémy Chapoulie, 978-2-35613-457-8. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/archeovision1.9782356134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024 - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zasadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du Consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Verriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS Création -Usage scientifique - Conservation des données 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles locaux d'éclairement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, pp.151-189, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu réaliste : algorithmes pour l'éclairement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique et rendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermes Science Publications, 2007, Traité IC2, série traitement du signal et de l'image, 978-2746215153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00300486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface coating to generate new visual appearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022162297. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affichage transparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3096148. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations toward more User-Friendly 3D Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Automatique de Qualité pour l' Éclairage Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00524825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Schema for 3D Data Publication and Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward FAIR Data Practices with the French National 3D Data Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition, Modélisation, Préservation, Usages, ... des données 3D​: les challenges du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la redécouverte de L'hôtel particulier de Gaston Saint-Maurice Smart 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Volait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Granier; Mehdi Chayani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific network serving the uses of 3D humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Eusèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Heritage 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon-Valiente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valpré, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and Manipulation of Appearance from the Image of a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jorge Zubiaga Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive spatial augmented reality in the Allard-Pierson museum: Exploration of cultural artifacts by simple finger pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim M. H. Hupperetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel J. van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2013 - Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. , pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Anisotropic Highlights for Interactive Appearance Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISM2: The science of light &amp; shade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Museums evaluation on portability, tangible visualisation and interaction techniques: Methodological guidelines with respect to portability, usability and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsina Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.4, V-Must.net. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Visualisation and Interaction Tools Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pletinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] V-MuST.net. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Vector-Based Representation for Indirect Illumination Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6983, INRIA. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00402817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat Bidirectional Texture Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pacanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schlick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7144, INRIA. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Filtering for Near Field Photometry with High Order Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goesele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6000, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control on Color Reflection Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Damez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5227, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Virtual Relighting and Remodeling of Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0230, INRIA. 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Service for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Real-Virtual thanks to Optics & Computer Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Optimization Techniques in Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Ihrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Goldluecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2014 - Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20141019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Compositing for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Symposium on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Qingdao, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96FE4CCC"/>
+    <w:nsid w:val="500197B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-granier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1349-2297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137107617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194078571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingce Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongke Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3635138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8100435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cantini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de la Codre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2135066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Schlick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2022.1.1.14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dufay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01255-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Xing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Ling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanci Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2876541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Travis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gentet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.00G293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdtp.11716" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169572v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2359466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933264v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Raymond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1W3WG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12164" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Salazar-Celis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.73" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ammann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03144.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.53" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702280v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fleming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Bolei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505132v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-010-9377-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heidrich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00959.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8E44FCBEC6E7FB2B0521C868FAB657326AB7B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308259v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/990002.990006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308260v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1524-0703(03)00042-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308294v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goesele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/882262.882316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00519" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Scheel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perez-Cazorla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488834v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Szostek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611314.3615913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hereu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MOC58607.2023.10302921" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291656v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494950v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benzait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20201009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.M3A.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baril" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mignard-Debise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecocq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927392" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre.20161207" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Buron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2015.03" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614106.2614129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/065-068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunsheng Peng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAD/Graphics.2011.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899950.1899973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524818v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyang Lin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1889863.1889898" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1730804.1730827" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85412-8_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SBM/SBM08/017-023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401032.1401076" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341654v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277084v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377980.1377987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394214" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187161v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268524" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187170v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73214-3_21" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300472v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187181v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187176v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1229390.1229397" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106823v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Levet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11795018_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106853v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2006.13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106832v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122591.1122595" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000743v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gonzato" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186223.1186237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308261v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238247" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2002.1167836" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6303-0_5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.09" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750169v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524825v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Chayani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990327v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jorge Zubiaga Pe&#241;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857286v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. H. Hupperetz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel J. van Der Vaart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976697v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320902v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Pagano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calori" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pletinckx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440042v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107463v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070769v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923104v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976357v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20141019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393037v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03484207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-granier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1349-2297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137107617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194078571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=bRrVz-EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Du" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingce Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongke Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3635138" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8100435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Portais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de la Codre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2022.2135066" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Schlick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2022.1.1.14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dufay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01255-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Xing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Ling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanci Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2876541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Travis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gentet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.00G293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sdtp.11716" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169572v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2359466" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933264v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Raymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1W3WG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Salazar-Celis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schlick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.73" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ammann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03144.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664943v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.53" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702280v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fleming" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185590" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Bolei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.252" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505132v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-010-9377-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187183v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Heidrich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00959.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8E44FCBEC6E7FB2B0521C868FAB657326AB7B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308259v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/990002.990006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308260v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1524-0703(03)00042-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308294v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goesele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/882262.882316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00519" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Scheel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perez-Cazorla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hereu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488834v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Szostek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611314.3615913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de La Codre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MOC58607.2023.10302921" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291656v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494950v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benzait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20201009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498619v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.M3A.4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baril" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mignard-Debise" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecocq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927392" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre.20161207" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Buron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2015.03" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877158v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614106.2614129" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/065-068" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunsheng Peng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAD/Graphics.2011.12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899950.1899973" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1730804.1730827" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524818v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiyang Lin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1889863.1889898" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/SBM/SBM08/017-023" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294831v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401032.1401076" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294720v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85412-8_2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341654v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277084v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377980.1377987" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294716v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394209.1394214" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187161v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1268517.1268524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187170v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73214-3_21" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300472v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187181v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187176v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1229390.1229397" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106823v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Levet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11795018_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106853v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2006.13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106832v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122591.1122595" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000743v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000860v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gonzato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186223.1186237" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308261v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2003.1238247" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586498v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCGA.2002.1167836" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510057v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6303-0_5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.08" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI1999.09" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370974v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/polychromie-societes-anciennes/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/archeovision1.9782356134554" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760594v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750169v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524825v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Chayani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402398v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166364v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990327v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jorge Zubiaga Pe&#241;a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857286v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. H. Hupperetz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel J. van Der Vaart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976697v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320902v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Pagano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calori" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pletinckx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402817v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440042v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107463v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070769v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388310v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976357v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20141019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393037v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03484207v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>