--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -293,242 +293,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes néolithiques en Pays de la Loire : nouvelles fouilles, nouvelles perspectives</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+                <w:t xml:space="preserve">Les pyramides satellites des complexes funéraires des reines de l’Ancien Empire. Bilan des recherches et nouvelles perspectives à partir du mobilier céramique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Legros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.345-354, 2021, Mémoire LV, 9791090534650</w:t>
+              <w:t xml:space="preserve">Dans les pas d'Imhotep. Mélanges offerts à Audran Labrousse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Peeters, 2021, Orient &amp; Méditerranée, 9789042944411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681389v1</w:t>
+                <w:t xml:space="preserve">hal-03217410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pyramides satellites des complexes funéraires des reines de l’Ancien Empire. Bilan des recherches et nouvelles perspectives à partir du mobilier céramique.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Rémi Legros. </w:t>
+                <w:t xml:space="preserve">Les enceintes néolithiques en Pays de la Loire : nouvelles fouilles, nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans les pas d'Imhotep. Mélanges offerts à Audran Labrousse.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36, Peeters, 2021, Orient &amp; Méditerranée, 9789042944411</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-354, 2021, Mémoire LV, 9791090534650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217410v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une forme à l’autre : diversité des architectures domestiques du Néolithique moyen dans l’ouest de la France</w:t>
               </w:r>
@@ -1238,261 +1238,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle nécropole de bovidés à Saqqarah</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luret</w:t>
+                <w:t xml:space="preserve">Saqqara (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audran Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monbaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Égyptologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54641/journals/bseg.2022.e963⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052785v1</w:t>
+                <w:t xml:space="preserve">hal-03698175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saqqara (2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Alvarez</w:t>
+                <w:t xml:space="preserve">Une nouvelle nécropole de bovidés à Saqqarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hénaff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Monbaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, p. 5-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54641/journals/bseg.2022.e963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698175v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saqqara-Sud » [notice archéologique]</w:t>
               </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2351,51 +2351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes récentes de l'age du Bronze en Bretagne : vers un renouvellement important des données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,51 +3024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Monbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3307,51 +3307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83DB8EEE"/>
+    <w:nsid w:val="B03F6161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +3538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-henaff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3586-4055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071044663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Olivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/collections.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04052785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54641/journals/bseg.2022.e963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Labrousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monbaron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2XTQ9DK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaum&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Meury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-henaff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3586-4055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071044663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Olivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/collections.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Labrousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monbaron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5530" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04052785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54641/journals/bseg.2022.e963" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2XTQ9DK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaum&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Meury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>