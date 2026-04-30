--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -719,321 +719,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the stress level of monotonic plastically pre-hardened metal sheets using the spherical instrumented indentation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+                <w:t xml:space="preserve">On the study of mystical materials identified by indentation on power law and Voce hardening solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12206-018-1218-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.587-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1436-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049569v1</w:t>
+                <w:t xml:space="preserve">hal-01884269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the study of mystical materials identified by indentation on power law and Voce hardening solids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Determining the stress level of monotonic plastically pre-hardened metal sheets using the spherical instrumented indentation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.587-602. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.183-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1436-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12206-018-1218-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884269v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An objective meta-modeling approach for indentation-based material characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,278 +2129,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to take account of the geometrical imperfections of quasi-spherical indenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brammer</w:t>
+                <w:t xml:space="preserve">Revue bibliographique sur la caractérisation mécanique des matériaux utilisant la déformation représentative en indentation sphérique Literature review on mechanical characterization of materials using a representative strain in spherical indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (302), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861049v1</w:t>
+                <w:t xml:space="preserve">hal-00996606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue bibliographique sur la caractérisation mécanique des matériaux utilisant la déformation représentative en indentation sphérique Literature review on mechanical characterization of materials using a representative strain in spherical indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">A method to take account of the geometrical imperfections of quasi-spherical indenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hernot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.406-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2013.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996606v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre les déformations représentatives de l'indentation Vickers et de l'indentation sphérique Comparison between representative deformations in Vickers indentation and spherical indentation</w:t>
               </w:r>
@@ -2618,187 +2618,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to the determination of the effective zero point in instrumented indentation: use of the slope of the indentation curve at indentation load values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomenological study of parabolic and spherical indentation of elastic-ideally plastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.356-363. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.2015-2026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2012.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865915v1</w:t>
+                <w:t xml:space="preserve">hal-00861520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sample thickness and experimental device configuration on the spherical indentation of AISI 1095 steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence of sample thickness and experimental device configuration on the spherical indentation of AISI 1100 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,129 +2767,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2011.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829994v1</w:t>
+                <w:t xml:space="preserve">hal-00996375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sample thickness and experimental device configuration on the spherical indentation of AISI 1100 steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence of sample thickness and experimental device configuration on the spherical indentation of AISI 1095 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,190 +2897,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2011.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996375v1</w:t>
+                <w:t xml:space="preserve">hal-00829994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological study of parabolic and spherical indentation of elastic-ideally plastic material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative to the determination of the effective zero point in instrumented indentation: use of the slope of the indentation curve at indentation load values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49, pp.2015-2026. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.356-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861520v1</w:t>
+                <w:t xml:space="preserve">hal-00865915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expanding cavity model incorporating pile-up and sink-in effects</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THEORETICAL AND EXPERIMENTAL ANALYSIS OF CONTACT RADIUS FOR SPHERICAL INDENTATION</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of contact radius for spherical indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
@@ -3334,114 +3334,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 42 (5), pp.640-656. </w:t>
+              <w:t xml:space="preserve">, 2010, 42 (6), pp.640-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861510v1</w:t>
+                <w:t xml:space="preserve">hal-00830346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of contact radius for spherical indentation</w:t>
+                <w:t xml:space="preserve">THEORETICAL AND EXPERIMENTAL ANALYSIS OF CONTACT RADIUS FOR SPHERICAL INDENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
@@ -3450,90 +3450,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 42 (6), pp.640-656. </w:t>
+              <w:t xml:space="preserve">, 2010, 42 (5), pp.640-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830346v1</w:t>
+                <w:t xml:space="preserve">hal-00861510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to determine the contact radius-depth curve from an indentation test in elastic-plastic and fully plastic regimes</w:t>
               </w:r>
@@ -3632,2240 +3632,3259 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique des matériaux des mécanismes de siège automobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation par indentation sphérique des aciers en s'appuyant sur l'analyse inverse à partir d'une base de données restreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadmahdi Semnani Rahbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maisonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMTO-ST; Université Marie-et-Louis-Pasteur; Université de technologie de Belfort-Montbéliard; SUPMICROTECH Besançon, Oct 2025, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364110v1</w:t>
+                <w:t xml:space="preserve">hal-05573157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uniqueness of the elastoplastic properties identified from the indentation test on materials following the Vocé hardening law</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Contrainte dans une cavité sphérique sous pression. Application à un modèle d’indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMTO-ST; Université Marie-et-Louis-Pasteur; Université de technologie de Belfort-Montbéliard, Oct 2025, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922520v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche objective pour l'identification des paramètres mécaniques basée sur l'interpolation d'empreinte.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of steels by instrumented indentation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Indentation Multi Echelle Nord Pas-de-Calais, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials Science, Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A-star and Nanyang Technological University Singapore, Sep 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371342v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Material Parameters Using Indentation Test and Manifold Learning Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Caractérisation par indentation de matériaux métalliques : comparaison des résultats à ceux de la traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Semnani Rahbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Albayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Gabriel Lamé de Tours; Université de Tours, Jul 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373544v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material properties with indentation test and shape manifold learning approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique des matériaux des mécanismes de siège automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515066v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shape manifold learning approach for indentation-based identification of material properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Mieux comprendre l'indentation avec deux modèles revisités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Gabriel Lamé de Tours; Université de Tours, Jul 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400448v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the plastic strain by spherical indentation of uniaxially deformed sheet metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+                <w:t xml:space="preserve">Identification of elasto-plastic properties of metals using spherical indentation force- contact radius data: Introducing a new definition of representative strain and a new indentation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Albayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Indentation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Gabriel Lamé de Tours; Université de Tours, Jul 2023, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157597v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of creep rheological parameters: Indentation versus compressive test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Gavrus</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique par indentation instrumentée des matériaux métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Collin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Parisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creep 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157686v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement mécanique du Polycarbonate par indentation conique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liva Rabemananjara</w:t>
+                <w:t xml:space="preserve">Identification des paramètres de la loi d’écrouissage obtenue à partir de nouvelles définitions de déformation représentative et d’un modèle analytique d’indentation sphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Albayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la mécanique SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157690v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par indentation de tôles épaisses en alliage d'aluminium et de tôles minces en acier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+                <w:t xml:space="preserve">Identification of the Hollomon’s law parameters and the representative strain based on a spherical indentation analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Albayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indentation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne SUD; IRDL-Lorient, Oct 2021, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157570v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION D'ACIERS CARBONITRURES AVEC L'INDENTATION SPHERIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique par indentation in-situ d’aciers de conduites forcées d’EDF Hydro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Delattre</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Parisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indentation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Sud; IRDL-Lorient, Oct 2021, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157560v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMULATION DE DEFORMATION REPRESENTATIVE ET DE VITESSE DE DEFORMATION REPRESENTATIVE PAR INDENTATION CONIQUE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison entre trois expressions de la déformation représentative de Tabor en indentation conique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Collin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Albayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne SUD; IRDL-Lorient, Oct 2021, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157689v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION DES MATERIAUX METALLIQUES PAR INDENTATION SPHERIQUE : UTILISATION D'UNE DEFORMATION REPRESENTATIVE POUR PLUSIEURS PROFONDEURS D'INDENTATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+                <w:t xml:space="preserve">On the uniqueness of the elastoplastic properties identified from the indentation test on materials following the Vocé hardening law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">indentation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157566v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL EVALUATION OF THE HARDENING LAW OF A MATERIAL THROUGH SPHERICAL INDENTATION: DEFINITION OF AN AVERAGE REPRESENTATIVE STRAIN AND A CONFIDENCE DOMAIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Vers une approche objective pour l'identification des paramètres mécaniques basée sur l'interpolation d'empreinte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Indentation Multi Echelle Nord Pas-de-Calais, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994658v1</w:t>
+                <w:t xml:space="preserve">hal-01371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF WORK HARDENING TYPE ON THE HYSTERESIS SEEN ON A CYCLIC INDENTATION CURVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+                <w:t xml:space="preserve">Identification of Material Parameters Using Indentation Test and Manifold Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanna Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994659v1</w:t>
+                <w:t xml:space="preserve">hal-01373544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization of Carbonitrided Steels with Spherical Indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of material properties with indentation test and shape manifold learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994656v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sample thickness and experimental device configuration on the instrumented spherical macroindentation of C80 steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+                <w:t xml:space="preserve">A shape manifold learning approach for indentation-based identification of material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ineternational indentation workshop 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, séoul, South Korea</w:t>
+              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003497v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix formulation of the axisymmetric elastic contact problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the plastic strain by spherical indentation of uniaxially deformed sheet metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international indnetation workshop 4</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, graz, Austria. pp.950-956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003754v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of creep rheological parameters: Indentation versus compressive test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rabemananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gavrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creep 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORMULATION DE DEFORMATION REPRESENTATIVE ET DE VITESSE DE DEFORMATION REPRESENTATIVE PAR INDENTATION CONIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Rabemananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adinel Gavrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indentation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION D'ACIERS CARBONITRURES AVEC L'INDENTATION SPHERIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indentation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement mécanique du Polycarbonate par indentation conique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Rabemananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adinel Gavrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de la mécanique SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation par indentation de tôles épaisses en alliage d'aluminium et de tôles minces en acier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indentation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION DES MATERIAUX METALLIQUES PAR INDENTATION SPHERIQUE : UTILISATION D'UNE DEFORMATION REPRESENTATIVE POUR PLUSIEURS PROFONDEURS D'INDENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indentation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOCAL EVALUATION OF THE HARDENING LAW OF A MATERIAL THROUGH SPHERICAL INDENTATION: DEFINITION OF AN AVERAGE REPRESENTATIVE STRAIN AND A CONFIDENCE DOMAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INFLUENCE OF WORK HARDENING TYPE ON THE HYSTERESIS SEEN ON A CYCLIC INDENTATION CURVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Characterization of Carbonitrided Steels with Spherical Indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of Local Mechanical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of expanding cavity model taking into account the piling-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5881,105 +6900,295 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international indentation workshop 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of sample thickness and experimental device configuration on the instrumented spherical macroindentation of C80 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Serge Sablin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ineternational indentation workshop 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix formulation of the axisymmetric elastic contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international indnetation workshop 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement mécanique de l’alliage d’aluminium 2017 par indentation instrumentée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6001,98 +7210,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée 2014 de la SF2M (Société Française de Métallurgie et Matériaux), Section ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6239,51 +7448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Albayda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-024-04185-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauvoisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107833" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-018-1218-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breitkopf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1436-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinel Gavrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.11.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7095857418F8828CA19BBC581DAEE5CCEE468EAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00864927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brammer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.01.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7739-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.04.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKLBX1XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bekouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01371342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.950" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabemananjara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gavrus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delattre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994658v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gazo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Albayda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-024-04185-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauvoisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107833" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breitkopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1436-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-018-1218-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.10.067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinel Gavrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.11.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7095857418F8828CA19BBC581DAEE5CCEE468EAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.07.080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00864927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brammer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Serge Sablin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.01.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7739-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829994v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.04.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKLBX1XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bekouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Semnani Rahbar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maisonnette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Semnani Rahbar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paris&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01371342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.950" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabemananjara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gavrus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delattre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01003754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>