--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Hinaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1924-1184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22823218X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalidou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Language and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Horii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Mochihashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.674832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Online Semantic Analysis from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3095140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Imitation in Sensorimotor Learning Models: a Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2020.3041179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2957006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section focused on machine learning methods for high-level cognitive capabilities in robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (11), pp.537-538. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2019.1625183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticostriatal response selection in sentence production: Insights from neural network simulation with reservoir computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.54 - 68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the acquisition and production of grammatical constructions through human-robot interaction with echo state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Parallel Processing of Grammatical Structure in the Fronto-Striatal System: A Recurrent Network Simulation Study Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e52946. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered model of primate prefrontal cortex encodes identity and abstract categorical structure of behavioral sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vocal Chunks in Birdsong Using Language Model Tokenizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2025 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6521932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReMi: A Random Recurrent Neural Network Approach to Music Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Vanhatalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Tung Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2025 - International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iss’L : interaction sonore sauvage à Lannion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering Agents for Embodied Controller Generation : A Study in Minigrid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 Efficient Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.13570--13591, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3692070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer des LLMs en local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Language Acquisition Modelling via Cross-Situational Learning with Little Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIHAR 2024 - 4th International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.57--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des LLMs Open-Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unithé ou Café à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Legrand, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Attention Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nisioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.36-60, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56855-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLMs Local : Pourquoi et Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midis de la Bidouille à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample my Canary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Drôles d'Objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://drolesdobjets23.sciencesconf.org/, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy Sprint: Amélioration de ReservoirPy, un outil simple de Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyConFR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : traitement efficace de séries temporelles avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2022 - 5ème journée IA, Recherche Opérationnelle &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Vocal Sensorimotor Model with RNN Decoder and Low-dimensional GAN Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2021- IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Song Decoder: Transduction and Implicit Segmentation with ESNs and LTSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.71--82, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86383-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Hype for my New Task? Hints and Random Search for Reservoir Computing Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : théorie, intuitions et applications avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Course 12--4--90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2021 - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: an Efficient and User-Friendly Library to Design Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020 - 29th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning with Reservoir Computing for Language Acquisition Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Acquisition with Echo State Networks: Towards Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2020 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Anytime POS Tagging from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Grounded Language using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob 2019 - Joint IEEE 9th International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Olso, Norway. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/devlrn.2019.8850718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reservoir Model for Intra-Sentential Code-Switching Comprehension in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci'19 - 41st Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an inverse model for vocal production: toward a bio-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Biological Plausibility of Vocal Learning Models: a Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob Workshop on Continual Unsupervised Sensorimotor Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Input Abstraction is Better for a Robot Syntax Acquisition Model? Phonemes, Words or Grammatical Constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired model towards vocal gesture learning in songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Reanalysis in Language Models for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sentence processing with random recurrent neural networks and applications to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The role of the basal ganglia in the interaction between language and other cognitive functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Catherine Bachoud-Lévi, Maria Giavazzi, Charlotte Jacquemot, Laboratoire de NeuroPsychologie Interventionnelle., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Robot Commands with a Neural Parser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural coding of variable song structure in the songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBM 2017 - European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Robot Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Machine Learning Methods for High-Level Cognitive Capabilities in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network Sentence Parser for Multiple Languages with Flexible Meaning Representations for Home Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bio-inspired Social Robot Learning in Home Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Natural Language Feedback in a Neuro-inspired Integrated Multimodal Robotic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Strahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.52 - 57, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Role Labelling for Robot Instructions using Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition with echo state networks using 3D body joints and objects category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium. pp.465 - 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Predicates for Robotic Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recurrent Neural Network for Multiple Language Acquisition: Starting with English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NIPS Workshop on Cognitive Computation: Integrating Neural and Symbolic Approaches (CoCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoidly Speaking -How the Nao humanoid robot can learn the name of objects and interact with them through common speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks – IJCAI, Video Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Approach to Language Acquisition: Thematic Role Assignment with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Wermter S. et al. (eds) Artificial Neural Networks and Machine Learning – ICANN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.33--40, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Learning of Lexical Items and Grammatical Constructions via Speech, Gaze and Action-Based Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Language Learning to Perform and Describe Actions for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Processing of Grammatical Structure Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. E. P. Villa, et al.: Artificial Neural Networks and Machine Learning - ICANN 2012 - 22nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.596-603, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33269-2_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered cortical network encodes identity and abstract categorical structure of behavioral sequences as in the primate lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'EDMI 2025 - Journée annuelle de l'écode doctorale de mathématiques et d'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: Efficient Training of Recurrent Neural Networks for Timeseries Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2022 - 14th European Conference on Python in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Models for Developmental Language Acquisition: Reservoirs Outperform LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2020 - 12th Annual Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Edition, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vocal Learning Model: Development And Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - Fourth International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Laje & Mindlin's model producing synthetic syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Zacchello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Sentence Comprehension: A Neurocomputational Model of Sentence Processing for Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM2018 Satellite-Workshop on interfaces between Robotics, Artificial Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer: Attention Over Finite Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080235v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Reservoir: A Diagonalization-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Coudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Poverty of the Stimulus Through Random Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirChat: Interactive Documentation Enhanced with LLM and Knowledge Graph for ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: some Computational Principles based on Parcimony, and Limitations of Natural Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilyana Valentinova Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syd Reynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network models reveal unified mechanisms generating event-related potentials from MMN to P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang-Anh E Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy K Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Open-Source Large Language Models: A Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reservoirpy: A Simple and Flexible Reservoir Computing Tool in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the Canary Say? Low-Dimensional GAN Applied to Birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in ESN and LSTM Visualisations on a Language Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hack1robo 2023 : Hackathon sur l'Intelligence Artificielle, la Robotique et les Sciences Cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of Neural Networks vs. Mechanistic ODE Models for Health Data Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux; Inserm. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir SMILES: Towards SensoriMotor Interaction of Language and Embodiment of Symbols with Reservoir Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Bordeaux (UB), France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03946773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Hinaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1924-1184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22823218X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalidou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Language and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Horii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Mochihashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.674832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Online Semantic Analysis from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3095140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Imitation in Sensorimotor Learning Models: a Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2020.3041179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2957006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section focused on machine learning methods for high-level cognitive capabilities in robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (11), pp.537-538. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2019.1625183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticostriatal response selection in sentence production: Insights from neural network simulation with reservoir computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.54 - 68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the acquisition and production of grammatical constructions through human-robot interaction with echo state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Parallel Processing of Grammatical Structure in the Fronto-Striatal System: A Recurrent Network Simulation Study Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e52946. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered model of primate prefrontal cortex encodes identity and abstract categorical structure of behavioral sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReMi: A Random Recurrent Neural Network Approach to Music Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Vanhatalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Tung Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2025 - International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vocal Chunks in Birdsong Using Language Model Tokenizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2025 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6521932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iss’L : interaction sonore sauvage à Lannion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering Agents for Embodied Controller Generation : A Study in Minigrid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 Efficient Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nisioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.36-60, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56855-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.13570--13591, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3692070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Attention Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Legrand, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Language Acquisition Modelling via Cross-Situational Learning with Little Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIHAR 2024 - 4th International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.57--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer des LLMs en local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des LLMs Open-Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unithé ou Café à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLMs Local : Pourquoi et Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midis de la Bidouille à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample my Canary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Drôles d'Objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://drolesdobjets23.sciencesconf.org/, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy Sprint: Amélioration de ReservoirPy, un outil simple de Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyConFR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : traitement efficace de séries temporelles avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2022 - 5ème journée IA, Recherche Opérationnelle &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Vocal Sensorimotor Model with RNN Decoder and Low-dimensional GAN Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2021- IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Song Decoder: Transduction and Implicit Segmentation with ESNs and LTSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.71--82, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86383-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Hype for my New Task? Hints and Random Search for Reservoir Computing Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : théorie, intuitions et applications avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Course 12--4--90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2021 - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Anytime POS Tagging from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: an Efficient and User-Friendly Library to Design Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020 - 29th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning with Reservoir Computing for Language Acquisition Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Acquisition with Echo State Networks: Towards Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2020 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Grounded Language using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob 2019 - Joint IEEE 9th International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Olso, Norway. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/devlrn.2019.8850718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reservoir Model for Intra-Sentential Code-Switching Comprehension in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci'19 - 41st Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an inverse model for vocal production: toward a bio-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Biological Plausibility of Vocal Learning Models: a Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob Workshop on Continual Unsupervised Sensorimotor Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Input Abstraction is Better for a Robot Syntax Acquisition Model? Phonemes, Words or Grammatical Constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired model towards vocal gesture learning in songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sentence processing with random recurrent neural networks and applications to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The role of the basal ganglia in the interaction between language and other cognitive functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Catherine Bachoud-Lévi, Maria Giavazzi, Charlotte Jacquemot, Laboratoire de NeuroPsychologie Interventionnelle., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Reanalysis in Language Models for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Robot Commands with a Neural Parser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural coding of variable song structure in the songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBM 2017 - European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Predicates for Robotic Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Robot Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Machine Learning Methods for High-Level Cognitive Capabilities in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network Sentence Parser for Multiple Languages with Flexible Meaning Representations for Home Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bio-inspired Social Robot Learning in Home Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Natural Language Feedback in a Neuro-inspired Integrated Multimodal Robotic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Strahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.52 - 57, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Role Labelling for Robot Instructions using Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition with echo state networks using 3D body joints and objects category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium. pp.465 - 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recurrent Neural Network for Multiple Language Acquisition: Starting with English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NIPS Workshop on Cognitive Computation: Integrating Neural and Symbolic Approaches (CoCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoidly Speaking -How the Nao humanoid robot can learn the name of objects and interact with them through common speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks – IJCAI, Video Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Approach to Language Acquisition: Thematic Role Assignment with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Wermter S. et al. (eds) Artificial Neural Networks and Machine Learning – ICANN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.33--40, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Learning of Lexical Items and Grammatical Constructions via Speech, Gaze and Action-Based Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Language Learning to Perform and Describe Actions for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Processing of Grammatical Structure Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. E. P. Villa, et al.: Artificial Neural Networks and Machine Learning - ICANN 2012 - 22nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.596-603, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33269-2_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered cortical network encodes identity and abstract categorical structure of behavioral sequences as in the primate lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'EDMI 2025 - Journée annuelle de l'écode doctorale de mathématiques et d'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: Efficient Training of Recurrent Neural Networks for Timeseries Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2022 - 14th European Conference on Python in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Models for Developmental Language Acquisition: Reservoirs Outperform LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2020 - 12th Annual Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Edition, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vocal Learning Model: Development And Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - Fourth International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Laje & Mindlin's model producing synthetic syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Zacchello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Sentence Comprehension: A Neurocomputational Model of Sentence Processing for Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM2018 Satellite-Workshop on interfaces between Robotics, Artificial Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer: Attention Over Finite Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080235v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Bacterial Model a Good Reservoir Computer? Predicting Performance from Separability and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonso Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Faulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Reservoir: A Diagonalization-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Coudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Poverty of the Stimulus Through Random Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Transformer: Attentional Selective State Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network models reveal unified mechanisms generating event-related potentials from MMN to P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang-Anh E Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy K Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirChat: Interactive Documentation Enhanced with LLM and Knowledge Graph for ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: some Computational Principles based on Parcimony, and Limitations of Natural Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilyana Valentinova Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syd Reynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Open-Source Large Language Models: A Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reservoirpy: A Simple and Flexible Reservoir Computing Tool in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the Canary Say? Low-Dimensional GAN Applied to Birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in ESN and LSTM Visualisations on a Language Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of Neural Networks vs. Mechanistic ODE Models for Health Data Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux; Inserm. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hack1robo 2023 : Hackathon sur l'Intelligence Artificielle, la Robotique et les Sciences Cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir SMILES: Towards SensoriMotor Interaction of Language and Embodiment of Symbols with Reservoir Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Bordeaux (UB), France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03946773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="769785D8"/>
+    <w:nsid w:val="A202FB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hinaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1924-1184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22823218X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Horii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Mochihashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.674832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031413v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedrelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3095140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317144v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pagliarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3041179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Twiefel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2957006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yokoyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ugur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1625183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Droin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pointeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.08.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0Q5GW4Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Dominey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052946" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCD17J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6521932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tung Pan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bendi-Ouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04896484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04908999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gallicchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Milano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Das" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203374v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86383-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203318v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02595026v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Dinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2019.8850718" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detraz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889919v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906459v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558462v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cazala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Strahl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti Soares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33269-2_75" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080235v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Coudenhove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05519822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Boraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh E Nghiem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy K Mistry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777469v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03244723v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03030248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03946773v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hinaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1924-1184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22823218X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Horii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Mochihashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.674832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031413v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedrelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3095140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317144v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pagliarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3041179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Twiefel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2957006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yokoyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ugur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1625183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Droin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pointeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.08.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0Q5GW4Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Dominey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052946" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCD17J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tung Pan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6521932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bendi-Ouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04896484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04908999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gallicchio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Milano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Das" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203374v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86383-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203318v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02595026v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Dinh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2019.8850718" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detraz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889919v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906459v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558462v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cazala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Strahl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745090" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti Soares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33269-2_75" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080235v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Bartolom&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Coudenhove" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05519822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh E Nghiem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy K Mistry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Boraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777469v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03244723v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03030248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03946773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>