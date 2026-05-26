--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Hinaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1924-1184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22823218X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalidou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Language and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Horii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Mochihashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.674832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Online Semantic Analysis from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3095140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Imitation in Sensorimotor Learning Models: a Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2020.3041179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2957006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section focused on machine learning methods for high-level cognitive capabilities in robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (11), pp.537-538. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2019.1625183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticostriatal response selection in sentence production: Insights from neural network simulation with reservoir computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.54 - 68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the acquisition and production of grammatical constructions through human-robot interaction with echo state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Parallel Processing of Grammatical Structure in the Fronto-Striatal System: A Recurrent Network Simulation Study Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e52946. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered model of primate prefrontal cortex encodes identity and abstract categorical structure of behavioral sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReMi: A Random Recurrent Neural Network Approach to Music Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Vanhatalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Tung Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2025 - International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vocal Chunks in Birdsong Using Language Model Tokenizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2025 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6521932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iss’L : interaction sonore sauvage à Lannion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering Agents for Embodied Controller Generation : A Study in Minigrid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 Efficient Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nisioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.36-60, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56855-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.13570--13591, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3692070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Attention Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Legrand, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Language Acquisition Modelling via Cross-Situational Learning with Little Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIHAR 2024 - 4th International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.57--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer des LLMs en local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des LLMs Open-Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unithé ou Café à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLMs Local : Pourquoi et Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midis de la Bidouille à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample my Canary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Drôles d'Objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://drolesdobjets23.sciencesconf.org/, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy Sprint: Amélioration de ReservoirPy, un outil simple de Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyConFR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : traitement efficace de séries temporelles avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2022 - 5ème journée IA, Recherche Opérationnelle &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Vocal Sensorimotor Model with RNN Decoder and Low-dimensional GAN Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2021- IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Song Decoder: Transduction and Implicit Segmentation with ESNs and LTSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.71--82, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86383-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Hype for my New Task? Hints and Random Search for Reservoir Computing Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : théorie, intuitions et applications avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Course 12--4--90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2021 - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Anytime POS Tagging from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: an Efficient and User-Friendly Library to Design Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020 - 29th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning with Reservoir Computing for Language Acquisition Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Acquisition with Echo State Networks: Towards Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2020 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Grounded Language using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob 2019 - Joint IEEE 9th International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Olso, Norway. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/devlrn.2019.8850718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reservoir Model for Intra-Sentential Code-Switching Comprehension in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci'19 - 41st Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an inverse model for vocal production: toward a bio-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Biological Plausibility of Vocal Learning Models: a Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob Workshop on Continual Unsupervised Sensorimotor Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Input Abstraction is Better for a Robot Syntax Acquisition Model? Phonemes, Words or Grammatical Constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired model towards vocal gesture learning in songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sentence processing with random recurrent neural networks and applications to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The role of the basal ganglia in the interaction between language and other cognitive functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Catherine Bachoud-Lévi, Maria Giavazzi, Charlotte Jacquemot, Laboratoire de NeuroPsychologie Interventionnelle., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Reanalysis in Language Models for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Robot Commands with a Neural Parser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural coding of variable song structure in the songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBM 2017 - European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Predicates for Robotic Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Robot Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Machine Learning Methods for High-Level Cognitive Capabilities in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network Sentence Parser for Multiple Languages with Flexible Meaning Representations for Home Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bio-inspired Social Robot Learning in Home Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Natural Language Feedback in a Neuro-inspired Integrated Multimodal Robotic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Strahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.52 - 57, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Role Labelling for Robot Instructions using Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition with echo state networks using 3D body joints and objects category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium. pp.465 - 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recurrent Neural Network for Multiple Language Acquisition: Starting with English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NIPS Workshop on Cognitive Computation: Integrating Neural and Symbolic Approaches (CoCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoidly Speaking -How the Nao humanoid robot can learn the name of objects and interact with them through common speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks – IJCAI, Video Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Approach to Language Acquisition: Thematic Role Assignment with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Wermter S. et al. (eds) Artificial Neural Networks and Machine Learning – ICANN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.33--40, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Learning of Lexical Items and Grammatical Constructions via Speech, Gaze and Action-Based Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Language Learning to Perform and Describe Actions for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Processing of Grammatical Structure Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. E. P. Villa, et al.: Artificial Neural Networks and Machine Learning - ICANN 2012 - 22nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.596-603, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33269-2_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered cortical network encodes identity and abstract categorical structure of behavioral sequences as in the primate lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'EDMI 2025 - Journée annuelle de l'écode doctorale de mathématiques et d'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: Efficient Training of Recurrent Neural Networks for Timeseries Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2022 - 14th European Conference on Python in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Models for Developmental Language Acquisition: Reservoirs Outperform LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2020 - 12th Annual Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Edition, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vocal Learning Model: Development And Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - Fourth International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Laje & Mindlin's model producing synthetic syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Zacchello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Sentence Comprehension: A Neurocomputational Model of Sentence Processing for Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM2018 Satellite-Workshop on interfaces between Robotics, Artificial Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer: Attention Over Finite Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080235v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Bacterial Model a Good Reservoir Computer? Predicting Performance from Separability and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonso Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Faulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Reservoir: A Diagonalization-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Coudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Poverty of the Stimulus Through Random Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Transformer: Attentional Selective State Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network models reveal unified mechanisms generating event-related potentials from MMN to P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang-Anh E Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy K Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirChat: Interactive Documentation Enhanced with LLM and Knowledge Graph for ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: some Computational Principles based on Parcimony, and Limitations of Natural Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilyana Valentinova Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syd Reynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Open-Source Large Language Models: A Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reservoirpy: A Simple and Flexible Reservoir Computing Tool in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the Canary Say? Low-Dimensional GAN Applied to Birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in ESN and LSTM Visualisations on a Language Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of Neural Networks vs. Mechanistic ODE Models for Health Data Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux; Inserm. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hack1robo 2023 : Hackathon sur l'Intelligence Artificielle, la Robotique et les Sciences Cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir SMILES: Towards SensoriMotor Interaction of Language and Embodiment of Symbols with Reservoir Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Bordeaux (UB), France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03946773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Hinaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1924-1184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22823218X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=pNW4eZAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalidou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Networks and Brain Alignment: Brain Encoding and Decoding (Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapi Raju Surampudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent space exploration and functionalization of a gated working memory model using conceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-020-09797-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Cognitive Functions in Bio-Inspired Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special topic "Brain inspired computing", 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Online Semantic Analysis from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3095140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Language and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Horii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Mochihashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.674832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Imitation in Sensorimotor Learning Models: a Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2020.3041179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2957006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Model of Gated Working Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.153-181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section focused on machine learning methods for high-level cognitive capabilities in robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (11), pp.537-538. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2019.1625183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticostriatal response selection in sentence production: Insights from neural network simulation with reservoir computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.54 - 68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the acquisition and production of grammatical constructions through human-robot interaction with echo state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Parallel Processing of Grammatical Structure in the Fronto-Striatal System: A Recurrent Network Simulation Study Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e52946. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered model of primate prefrontal cortex encodes identity and abstract categorical structure of behavioral sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReMi: A Random Recurrent Neural Network Approach to Music Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Vanhatalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Tung Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC 2025 - International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vocal Chunks in Birdsong Using Language Model Tokenizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2025 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6521932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iss’L : interaction sonore sauvage à Lannion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering Agents for Embodied Controller Generation : A Study in Minigrid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 Efficient Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Reservoirs for Meta Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nisioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Applications of Evolutionary Computation (Part of EvoStar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.36-60, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56855-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Attention Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernstein Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Legrand, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Language Acquisition Modelling via Cross-Situational Learning with Little Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIHAR 2024 - 4th International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.57--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer des LLMs en local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des LLMs Open-Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unithé ou Café à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Cross-Situational Learning on Full Sentences in Few Shots with Simple RNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2024 - 46th Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.13570--13591, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3692070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of reaching movements with target information towards trans-humeral prosthesis control using Reservoir Computing and LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2024 - 33rd International Conference on Artificial Neural Networks and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.142--155, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Word Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023 - 24th INTERSPEECH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERSPEECH, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Deep Learning for Time-series: Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gallicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2023 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLMs Local : Pourquoi et Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midis de la Bidouille à l'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample my Canary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chateau-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Drôles d'Objets - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://drolesdobjets23.sciencesconf.org/, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy Sprint: Amélioration de ReservoirPy, un outil simple de Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyConFR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Short-Term Memory of Language Models for Predicting Brain Activation During Listening to Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022 - Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create Efficient and Complex Reservoir Computing Architectures with ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2022 - FROM ANIMALS TO ANIMATS 16: The 16th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cergy-Pontoise / Hybrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : traitement efficace de séries temporelles avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dataquitaine 2022 - 5ème journée IA, Recherche Opérationnelle &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Biomimétique de Prothèse par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022 - 11ème édition du Workshop Applications Médicales de l'Informatique : Nouvelles Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Hype for my New Task? Hints and Random Search for Reservoir Computing Hyperparameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203318v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Vocal Sensorimotor Model with RNN Decoder and Low-dimensional GAN Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2021- IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Song Decoder: Transduction and Implicit Segmentation with ESNs and LTSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.71--82, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86383-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing : théorie, intuitions et applications avec ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Course 12--4--90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2021 - Un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical-Task Reservoir for Anytime POS Tagging from Continuous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: an Efficient and User-Friendly Library to Design Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pedrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2020 - 29th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning with Reservoir Computing for Language Acquisition Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Acquisition with Echo State Networks: Towards Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2020 - IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptors to Transfer Between Long-Term and Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning (ICANN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30493-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Grounded Language using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob 2019 - Joint IEEE 9th International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Olso, Norway. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/devlrn.2019.8850718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reservoir Model for Intra-Sentential Code-Switching Comprehension in French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Detraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci'19 - 41st Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an inverse model for vocal production: toward a bio-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Biological Plausibility of Vocal Learning Models: a Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob Workshop on Continual Unsupervised Sensorimotor Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Input Abstraction is Better for a Robot Syntax Acquisition Model? Phonemes, Words or Grammatical Constructions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired model towards vocal gesture learning in songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic Reanalysis in Language Models for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sentence processing with random recurrent neural networks and applications to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The role of the basal ganglia in the interaction between language and other cognitive functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Catherine Bachoud-Lévi, Maria Giavazzi, Charlotte Jacquemot, Laboratoire de NeuroPsychologie Interventionnelle., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Robot Commands with a Neural Parser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural coding of variable song structure in the songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBM 2017 - European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Predicates for Robotic Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network for Syntax Learning with Flexible Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICDL-EPIROB Workshop on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Network Sentence Parser for Multiple Languages with Flexible Meaning Representations for Home Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bio-inspired Social Robot Learning in Home Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing for Robot Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Machine Learning Methods for High-Level Cognitive Capabilities in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Natural Language Feedback in a Neuro-inspired Integrated Multimodal Robotic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Strahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York City, United States. pp.52 - 57, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Role Labelling for Robot Instructions using Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition with echo state networks using 3D body joints and objects category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium. pp.465 - 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recurrent Neural Network for Multiple Language Acquisition: Starting with English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NIPS Workshop on Cognitive Computation: Integrating Neural and Symbolic Approaches (CoCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoidly Speaking -How the Nao humanoid robot can learn the name of objects and interact with them through common speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Borghetti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Mici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Neural Networks – IJCAI, Video Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incremental Approach to Language Acquisition: Thematic Role Assignment with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wermter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Wermter S. et al. (eds) Artificial Neural Networks and Machine Learning – ICANN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.33--40, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Learning of Lexical Items and Grammatical Constructions via Speech, Gaze and Action-Based Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Language Learning to Perform and Describe Actions for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Graduate Conference on Robotics and Development of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Processing of Grammatical Structure Using Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. E. P. Villa, et al.: Artificial Neural Networks and Machine Learning - ICANN 2012 - 22nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.596-603, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33269-2_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-layered cortical network encodes identity and abstract categorical structure of behavioral sequences as in the primate lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'EDMI 2025 - Journée annuelle de l'écode doctorale de mathématiques et d'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEG Encoding using Neural Language & Speech Models and Shared Context Semantics in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2023 - Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Word Context Enables Better MEG Encoding Predictions than Current Word in Listening Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How distinct are Syntactic and Semantic Representations in the Brain During Sentence Comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2022 - 14th Annual Meeting of the Society for Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Philadelphia, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Long-Term Context of Language Models on Brain Activity during Narrative Listening in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirPy: Efficient Training of Recurrent Neural Networks for Timeseries Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSciPy 2022 - 14th European Conference on Python in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Parse Sentences with Cross-Situational Learning using Different Word Embeddings Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Language Understanding and Grounded Communication for Robotics Workshop, ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Models for Developmental Language Acquisition: Reservoirs Outperform LSTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2020 - 12th Annual Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Edition, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vocal Learning Model: Development And Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - Fourth International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Laje & Mindlin's model producing synthetic syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Zacchello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Reservoir Model of Working Memory with Real Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third workshop on advanced methods in theoretical neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phonemes to Sentence Comprehension: A Neurocomputational Model of Sentence Processing for Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDM2018 Satellite-Workshop on interfaces between Robotics, Artificial Intelligence and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Transformer: Attention Over Finite Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080235v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Bacterial Model a Good Reservoir Computer? Predicting Performance from Separability and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonso Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Faulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Reservoir: A Diagonalization-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Coudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping Poverty of the Stimulus Through Random Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Transformer: Attentional Selective State Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network models reveal unified mechanisms generating event-related potentials from MMN to P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang-Anh E Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy K Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReservoirChat: Interactive Documentation Enhanced with LLM and Knowledge Graph for ReservoirPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: some Computational Principles based on Parcimony, and Limitations of Natural Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilyana Valentinova Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syd Reynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Open-Source Large Language Models: A Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Situational Learning Towards Robot Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subba Reddy Oota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reservoirpy: A Simple and Flexible Reservoir Computing Tool in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the Canary Say? Low-Dimensional GAN Applied to Birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey in ESN and LSTM Visualisations on a Language Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Variengien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teach Your Robot Your Language! Trainable Neural Parser for Modelling Human Sentence Processing: Examples for 15 Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Twiefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braincraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of Neural Networks vs. Mechanistic ODE Models for Health Data Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria de l'Université de Bordeaux; Inserm. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hack1robo 2023 : Hackathon sur l'Intelligence Artificielle, la Robotique et les Sciences Cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trocellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Université de Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosmart, une histoire de cerveau et de passionné·e·s de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snigdha Dagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0509, Inria. 2020, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent neural network weight estimation through backward tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita F Drumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9100, Inria Bordeaux Sud-Ouest. 2017, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir SMILES: Towards SensoriMotor Interaction of Language and Embodiment of Symbols with Reservoir Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Bordeaux (UB), France, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03946773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bendi-Ouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A202FB91"/>
+    <w:nsid w:val="B467F06A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hinaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1924-1184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22823218X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Horii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Mochihashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.674832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031413v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedrelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3095140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317144v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pagliarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3041179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Twiefel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2957006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yokoyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ugur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1625183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Droin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pointeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.08.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0Q5GW4Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Dominey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052946" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCD17J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tung Pan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6521932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bendi-Ouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04896484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04908999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gallicchio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Milano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Das" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203374v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86383-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203318v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02595026v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Dinh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2019.8850718" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detraz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889919v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906459v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558462v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cazala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Strahl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745090" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti Soares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33269-2_75" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080235v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Bartolom&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Coudenhove" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05519822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh E Nghiem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy K Mistry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Boraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777469v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03244723v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03030248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03946773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hinaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1924-1184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22823218X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=pNW4eZAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subba Reddy Oota" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapi Raju Surampudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494493v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09797-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031413v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pedrelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3095140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Taniguchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Horii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Mochihashi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.674832" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317144v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pagliarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3041179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Twiefel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2957006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yokoyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Ugur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1625183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Droin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pointeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.08.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0Q5GW4Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Dominey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052946" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCD17J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chateau-Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tung Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6521932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330526v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nisioti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56855-8_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bendi-Ouis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04896484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Variengien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04908999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gallicchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Milano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Das" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03761440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barennes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203318v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203374v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86383-8_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02595026v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Dinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02594725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30493-5_2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2019.8850718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detraz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489262" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889919v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906459v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558462v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wermter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cazala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Strahl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745090" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417701v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561332v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borghetti Soares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561346v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02561301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33269-2_75" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080235v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592447v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Bartolom&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Coudenhove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05519822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh E Nghiem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy K Mistry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Boraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777469v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628290v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03244723v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03030248v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665807v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trocellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610735v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita F Drumond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03946773v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850985v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>