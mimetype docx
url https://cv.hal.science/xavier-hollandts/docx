--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -312,5546 +312,5567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le multiplafond de verre, entre féminisation et résistances internes : une étude européenne (2003-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Borodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-5zj3-ydn6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and ESG: The Influence of the Varieties of Capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 45 (2), pp.43-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.452.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacles and levers to social mobilization : The history of co-determination in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27-1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codétermination sera-t-elle la grande Réforme de notre siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Borodak</w:t>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: What difference does gender quota legislation make?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.2774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee Participation in Corporate Governance: What Impact Does It Have on Performance and Cash Distribution Policy in the SBF 120 (2000-2014)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 528-529, pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entreprise &amp; Société, 2022-1 (11), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13800-6.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble. Les enseignements du cas “Danone-Faber”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairer la diversité des stratégies de diversification des groupes coopératifs agricoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison d'être et gouvernance de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Vol. 45 (2), pp.43-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIMITES ET AMÉNAGEMENTS DES DÉMARCHES DE LIBÉRATION D’ENTREPRISES LE CAS LACTANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Pacte : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et aménagements d’une organisation post-bureaucratique; le cas de l’entreprise libérée Lactane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Peter Wirtz</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.7-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bureaucratie à la post-bureaucratie. Lactane ou l’effet boomerang de la libération du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (19), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.019.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.115-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d’être des coopératives agricoles françaises ? Regard historique sur un construit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human capital and the pluralistic governance of the modern firm: The emergence of flattened hierarchies at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.8578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance salariale: contribution de la représentation des salariés à la gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human capital and the pluralistic governance of the modern firm: the emergence of flattened hierarchies at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contexte de travail des salariés sur la participation aux plans d'achat d'actions de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijfe.2774⟩</w:t>
+              <w:t xml:space="preserve">Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Entreprise &amp; Société, 2022-1 (11), pp.61-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble. Les enseignements du cas “Danone-Faber”</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la mise en place et de la progression de l’actionnariat salarié en France (2000-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...290 lines deleted...]
-                <w:t xml:space="preserve">B. Valiorgue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libérer l’entreprise de la financiarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.17-30</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friend or foe? Employee ownership and CEO dismissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Curvilinear Impact of Employee Ownership on CEO entrenchment,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004338v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">C. Bourgeois</w:t>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire participer les salariés à la gouvernance de l’entreprise : idées reçues et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereos, ou la gouvernance coopérative inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois propositions pour réformer la gouvernance des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre ouverte à Pierre Gattaz, tribune collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où Bayer-Monsanto deviendra une entreprise à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de changement des formes de gouvernance : le cas français (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">X. Hollandts</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir l’entreprise et sa finalité : une révolution en marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friend or foe? Employee ownership and CEO dismissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Dichotomy: The Curvilinear Impact of Employee Ownership on CEO entrenchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmehdi Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058165ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495427v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de changement de la gouvernance des entreprises françaises cotées (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la participation des salariés à l'épargne salariale : analyse lexicale des débats parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401959v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0115⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’actionnariat salarié: Etude empirique sur l’indice SBF 120 (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des salariés : analyse historique et textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dark side of employee ownership in french listed companies, an enquiry on the SBF 120 between 2000 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee stock ownership and the cost of capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502001v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en œuvre une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (263), pp.31 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation dans le monde du travail : une perspective d’autogouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer et mettre en œuvre une gouvernance démocratique suite à une reprise en Scop, une lecture en termes de travail institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actionnariat salarié, gouvernance et performance de l’entreprise : une étude de cas économétrique portant sur un groupe français coté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEO compensation and board diversity : evidence from french listed companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dardour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.098.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Shared Capitalism Affects Employee Withdrawal: An Econometric Case Study Of A French-Listed Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256759v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des salariés aux conseils d’administration : Enjeux, obstacles et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (07), 17-23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How shared capitalism affects employee withdrawal: An econometric case study of a French-listed company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus autonome? L’évolution des structures de gouvernance des sociétés cotées françaises (1997-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01189074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the owners of the firm: shareholders, employees or no one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137413000301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">E. Bargues</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the owners of the firm: shareholders, employees or no one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">B. Valiorgue</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation obligatoire des actionnaires salariés au conseil d’administration : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256778v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la représentation des actionnaires salariés au Conseil d’administration ou de surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 15 (4), 69-82 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006192ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...3319 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5861,868 +5882,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise : actionnaires, salariés et parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ouvertures économiques, 9782807360693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04616523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate governance: shareholders, employees and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lagoarde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological money and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan; Springer International Publishing, pp.443-484, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_14⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03723183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : un levier du dialogue social au cœur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue social : l’avènement d’un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : levier du dialogue social au coeur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue social: avènement d'un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9782390133438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de médiation comme réponse aux impasses conceptuelles et pratiques de la gouvernance actionnariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-248, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication et la valorisation du capital humain comme facteur de compétitivité dans les banques : vers une mesure du capital humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Toé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital Humain : entre performance et bien-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782822405805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IMPLICATION ET LA VALORISATION DU CAPITAL HUMAIN COMME FACTEUR DE COMPETITIVITE DANS LES BANQUES : VERS UNE MESURE DU CAPITAL HUMAIN SPECIFIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital humain : Entre performance et bien-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires, Becheur A., Codello P., Terrise P. (eds), Paris, EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,150 +6758,150 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation du travail au conseil d'administration et performance de l'entreprise : une étude empirique sur le SBF 250 (2000-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les administrateurs salariés et la gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6890,218 +6911,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 Barometre des sociétés à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girard-Guerraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] KEDGE Business School. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baudoux</w:t>
+                <w:t xml:space="preserve">hal-04961673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[0] KEDGE Business School. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] KEDGE Business School. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7111,3283 +7132,3283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Mobilization Barriers and Levers The History of Codetermination in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Conférence Internationale de Gouvernance / CIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reforming or revolutionizing the capitalist enterprise: The French debate on industrial democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International association for the economics of participation (On line)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l’entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: From Tokenism to Critical Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Conférence internationale de l’Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d’être et gouvernance de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18è Conférence Internationale de Gouvernance (CIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions and the formation of meta-organization to mitigate power asymmetries in French dairy food systems, the MilkyWay experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Meta-, macro-, and partial organization Workshop : Advances in Research and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de l’entreprise (1945-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’histoire des entreprises en France - CIHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l'entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, Sorbonne Université, ESCP Europe, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01723906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opting-in and contribution to public goods: the case of cooperative members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings: Evidence from French Listed Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association française de finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés améliorent-ils la gouvernance de leur entreprise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediation without mediators; how to govern specific human capital in flattened firms ? A legal and economic perspective on internal governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des salariés : analyse historique et textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does shared capitalism lead to cheaper capital ? Evidence from employee ownership in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee Ownership and the Cost of Financing: evidence from SBF 120 index (2000-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee stock ownership and CEO entrenchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Zimbler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How shared capitalism affects employee withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Year Fellows Workshop in Honor of Louis O. Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’entreprise : un modèle français de codétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 978-2-7314-1242-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'entreprise : un modèle français de codétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. , 2022, 9782731412420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978-2-7592-3357-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des salariés améliore le pouvoir d’achat… et limite la financiarisation des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer les salariés à la gouvernance d’entreprise, une invention française (et pas allemande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.jwsdpsgx6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546124v1</w:t>
-              </w:r>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">hal-04967807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat sur l’entreprise a déjà eu lieu… en 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p6rypems9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.p6rypems9⟩</w:t>
+                <w:t xml:space="preserve">hal-02537176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir d’achat : et si la solution venait du Sénat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.use96v53s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de la PAC : le grand bond en arrière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pouvoir d’achat : et si la solution venait du Sénat ?</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du modèle unique pour l’agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fin du modèle unique pour l’agriculture française</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi PACTE : favoriser les entrepreneurs politiques, pour le meilleur et pour le pire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi PACTE : favoriser les entrepreneurs politiques, pour le meilleur et pour le pire</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un « comité des parties prenantes spécifiques » au sein des conseils d’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La librairie des Volcans, de la gouvernance actionnariale à la gouvernance démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Luisoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation dans les méandres du capitalisme financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10534,51 +10555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollandts Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoux Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjade Sylvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Guerraud Carine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-5zj3-ydn6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.452.0043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valiorgue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bargues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8578" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chassagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2911" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dardour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421965v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137413000301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girard-Guerraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421966v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Zimbler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwsdpsgx6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964654v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollandts Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoux Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjade Sylvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Guerraud Carine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-5zj3-ydn6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.452.0043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valiorgue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bargues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chassagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dardour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137413000301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girard-Guerraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Zimbler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwsdpsgx6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>