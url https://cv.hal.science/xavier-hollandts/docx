--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,10198 +217,10340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évolution de l’actionnariat dans les sociétés à mission : étude exploratoire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard-Guerraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (17), pp.61-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20366-7.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Board gender diversity and ESG: the influence of the varieties of capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le multiplafond de verre, entre féminisation et résistances internes : une étude européenne (2003-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-5zj3-ydn6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and ESG: The Influence of the Varieties of Capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 45 (2), pp.43-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.452.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacles and levers to social mobilization : The history of co-determination in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codétermination sera-t-elle la grande Réforme de notre siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: What difference does gender quota legislation make?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.2774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble. Les enseignements du cas “Danone-Faber”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee Participation in Corporate Governance: What Impact Does It Have on Performance and Cash Distribution Policy in the SBF 120 (2000-2014)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 528-529, pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entreprise &amp; Société, 2022-1 (11), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13800-6.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et aménagements d’une organisation post-bureaucratique; le cas de l’entreprise libérée Lactane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIMITES ET AMÉNAGEMENTS DES DÉMARCHES DE LIBÉRATION D’ENTREPRISES LE CAS LACTANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Pacte : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison d'être et gouvernance de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.7-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bureaucratie à la post-bureaucratie. Lactane ou l’effet boomerang de la libération du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (19), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.019.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairer la diversité des stratégies de diversification des groupes coopératifs agricoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.115-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d’être des coopératives agricoles françaises ? Regard historique sur un construit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la mise en place et de la progression de l’actionnariat salarié en France (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849537v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contexte de travail des salariés sur la participation aux plans d'achat d'actions de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human capital and the pluralistic governance of the modern firm: The emergence of flattened hierarchies at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Peter Wirtz</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.8578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance salariale: contribution de la représentation des salariés à la gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human capital and the pluralistic governance of the modern firm: the emergence of flattened hierarchies at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friend or foe? Employee ownership and CEO dismissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijfe.2774⟩</w:t>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Curvilinear Impact of Employee Ownership on CEO entrenchment,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où Bayer-Monsanto deviendra une entreprise à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble. Les enseignements du cas “Danone-Faber”</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre ouverte à Pierre Gattaz, tribune collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Chapas</w:t>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire participer les salariés à la gouvernance de l’entreprise : idées reçues et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Raison d'être et gouvernance de l'entreprise</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois propositions pour réformer la gouvernance des coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bourgeois</w:t>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereos, ou la gouvernance coopérative inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de changement des formes de gouvernance : le cas français (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir l’entreprise et sa finalité : une révolution en marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LIMITES ET AMÉNAGEMENTS DES DÉMARCHES DE LIBÉRATION D’ENTREPRISES LE CAS LACTANE</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friend or foe? Employee ownership and CEO dismissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bargues</w:t>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Dichotomy: The Curvilinear Impact of Employee Ownership on CEO entrenchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmehdi Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058165ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495427v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de changement de la gouvernance des entreprises françaises cotées (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libérer l’entreprise de la financiarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des salariés : analyse historique et textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Valiorgue</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dark side of employee ownership in french listed companies, an enquiry on the SBF 120 between 2000 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee stock ownership and the cost of capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502001v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation dans le monde du travail : une perspective d’autogouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en œuvre une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (263), pp.31 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer et mettre en œuvre une gouvernance démocratique suite à une reprise en Scop, une lecture en termes de travail institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la participation des salariés à l'épargne salariale : analyse lexicale des débats parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401959v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’actionnariat salarié: Etude empirique sur l’indice SBF 120 (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actionnariat salarié, gouvernance et performance de l’entreprise : une étude de cas économétrique portant sur un groupe français coté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des salariés aux conseils d’administration : Enjeux, obstacles et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (07), 17-23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEO compensation and board diversity : evidence from french listed companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dardour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.098.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Shared Capitalism Affects Employee Withdrawal: An Econometric Case Study Of A French-Listed Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256759v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How shared capitalism affects employee withdrawal: An econometric case study of a French-listed company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus autonome? L’évolution des structures de gouvernance des sociétés cotées françaises (1997-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01189074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the owners of the firm: shareholders, employees or no one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the owners of the firm: shareholders, employees or no one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137413000301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la représentation des actionnaires salariés au Conseil d’administration ou de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Valiorgue</w:t>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 15 (4), 69-82 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006192ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation obligatoire des actionnaires salariés au conseil d’administration : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...3180 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256775v2</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 Barometre des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girard-Guerraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] KEDGE Business School. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] KEDGE Business School. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise : actionnaires, salariés et parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ouvertures économiques, 9782807360693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate governance: shareholders, employees and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lagoarde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological money and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan; Springer International Publishing, pp.443-484, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : un levier du dialogue social au cœur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue social : l’avènement d’un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : levier du dialogue social au coeur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue social: avènement d'un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9782390133438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.221-248, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication et la valorisation du capital humain comme facteur de compétitivité dans les banques : vers une mesure du capital humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital Humain : entre performance et bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782822405805</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IMPLICATION ET LA VALORISATION DU CAPITAL HUMAIN COMME FACTEUR DE COMPETITIVITE DANS LES BANQUES : VERS UNE MESURE DU CAPITAL HUMAIN SPECIFIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital humain : Entre performance et bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de médiation comme réponse aux impasses conceptuelles et pratiques de la gouvernance actionnariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, pp.221-248, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capital Humain : entre performance et bien-être au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782822405805</w:t>
+              <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires, Becheur A., Codello P., Terrise P. (eds), Paris, EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du travail au conseil d'administration et performance de l'entreprise : une étude empirique sur le SBF 250 (2000-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hollandts</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les administrateurs salariés et la gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256785v1</w:t>
-              </w:r>
-[...219 lines deleted...]
-                <w:t xml:space="preserve">hal-03421964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Mobilization Barriers and Levers The History of Codetermination in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conférence Internationale de Gouvernance / CIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reforming or revolutionizing the capitalist enterprise: The French debate on industrial democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International association for the economics of participation (On line)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l’entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: From Tokenism to Critical Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Conférence internationale de l’Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d’être et gouvernance de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18è Conférence Internationale de Gouvernance (CIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions and the formation of meta-organization to mitigate power asymmetries in French dairy food systems, the MilkyWay experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bargues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Meta-, macro-, and partial organization Workshop : Advances in Research and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de l’entreprise (1945-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’histoire des entreprises en France - CIHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l'entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, Sorbonne Université, ESCP Europe, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opting-in and contribution to public goods: the case of cooperative members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01723906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les administrateurs salariés améliorent-ils la gouvernance de leur entreprise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings: Evidence from French Listed Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation without mediators; how to govern specific human capital in flattened firms ? A legal and economic perspective on internal governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des salariés : analyse historique et textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee Ownership and the Cost of Financing: evidence from SBF 120 index (2000-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee stock ownership and CEO entrenchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albine Zimbler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does shared capitalism lead to cheaper capital ? Evidence from employee ownership in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How shared capitalism affects employee withdrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Year Fellows Workshop in Honor of Louis O. Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des salariés améliore le pouvoir d’achat… et limite la financiarisation des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associer les salariés à la gouvernance d’entreprise, une invention française (et pas allemande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jwsdpsgx6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de l’entreprise : un modèle français de codétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 978-2-7314-1242-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'entreprise : un modèle français de codétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. , 2022, 9782731412420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022, 978-2-7314-1242-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978-2-7592-3357-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. , 2022, 9782731412420</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967807v1</w:t>
-              </w:r>
-[...189 lines deleted...]
-                <w:t xml:space="preserve">hal-05546124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat sur l’entreprise a déjà eu lieu… en 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.p6rypems9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la PAC : le grand bond en arrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d’achat : et si la solution venait du Sénat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.use96v53s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du modèle unique pour l’agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi PACTE : favoriser les entrepreneurs politiques, pour le meilleur et pour le pire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un « comité des parties prenantes spécifiques » au sein des conseils d’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La librairie des Volcans, de la gouvernance actionnariale à la gouvernance démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation dans les méandres du capitalisme financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...188 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10555,51 +10697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollandts Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoux Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjade Sylvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Guerraud Carine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-5zj3-ydn6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.452.0043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valiorgue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bargues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chassagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dardour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137413000301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girard-Guerraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Zimbler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwsdpsgx6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollandts Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoux Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjade Sylvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Guerraud Carine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-05590105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard-Guerraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-5zj3-ydn6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.452.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valiorgue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chassagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dardour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137413000301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girard-Guerraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kern" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Zimbler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwsdpsgx6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964655v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>