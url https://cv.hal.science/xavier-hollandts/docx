--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -347,5641 +347,5641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le multiplafond de verre, entre féminisation et résistances internes : une étude européenne (2003-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-5zj3-ydn6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Board gender diversity and ESG: the influence of the varieties of capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and ESG: The Influence of the Varieties of Capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 45 (2), pp.43-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.452.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacles and levers to social mobilization : The history of co-determination in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Borodak</w:t>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codétermination sera-t-elle la grande Réforme de notre siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: What difference does gender quota legislation make?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.2774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble. Les enseignements du cas “Danone-Faber”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee Participation in Corporate Governance: What Impact Does It Have on Performance and Cash Distribution Policy in the SBF 120 (2000-2014)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 528-529, pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.528d.2061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entreprise &amp; Société, 2022-1 (11), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13800-6.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et aménagements d’une organisation post-bureaucratique; le cas de l’entreprise libérée Lactane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIMITES ET AMÉNAGEMENTS DES DÉMARCHES DE LIBÉRATION D’ENTREPRISES LE CAS LACTANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Pacte : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison d'être et gouvernance de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bureaucratie à la post-bureaucratie. Lactane ou l’effet boomerang de la libération du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (19), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.019.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.7-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairer la diversité des stratégies de diversification des groupes coopératifs agricoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.115-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d’être des coopératives agricoles françaises ? Regard historique sur un construit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contexte de travail des salariés sur la participation aux plans d'achat d'actions de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849522v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la mise en place et de la progression de l’actionnariat salarié en France (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wirtz</w:t>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance salariale: contribution de la représentation des salariés à la gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Daniela Borodak</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human capital and the pluralistic governance of the modern firm: The emergence of flattened hierarchies at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/fina.452.0043⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.8578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human capital and the pluralistic governance of the modern firm: the emergence of flattened hierarchies at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre ouverte à Pierre Gattaz, tribune collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où Bayer-Monsanto deviendra une entreprise à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire participer les salariés à la gouvernance de l’entreprise : idées reçues et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereos, ou la gouvernance coopérative inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois propositions pour réformer la gouvernance des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friend or foe? Employee ownership and CEO dismissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wirtz</w:t>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Curvilinear Impact of Employee Ownership on CEO entrenchment,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de changement des formes de gouvernance : le cas français (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir l’entreprise et sa finalité : une révolution en marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friend or foe? Employee ownership and CEO dismissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">B. Chapas</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Dichotomy: The Curvilinear Impact of Employee Ownership on CEO entrenchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmehdi Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058165ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495427v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de changement de la gouvernance des entreprises françaises cotées (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la RSE fragilise plus qu’elle ne rassemble</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libérer l’entreprise de la financiarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dark side of employee ownership in french listed companies, an enquiry on the SBF 120 between 2000 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">E. Bargues</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employee stock ownership and the cost of capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502001v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des salariés : analyse historique et textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Valiorgue</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gouvernance d'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation dans le monde du travail : une perspective d’autogouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">C. Bourgeois</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en œuvre une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (263), pp.31 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer et mettre en œuvre une gouvernance démocratique suite à une reprise en Scop, une lecture en termes de travail institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’actionnariat salarié: Etude empirique sur l’indice SBF 120 (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...143 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la participation des salariés à l'épargne salariale : analyse lexicale des débats parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401959v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actionnariat salarié, gouvernance et performance de l’entreprise : une étude de cas économétrique portant sur un groupe français coté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0115⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEO compensation and board diversity : evidence from french listed companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dardour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.098.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Shared Capitalism Affects Employee Withdrawal: An Econometric Case Study Of A French-Listed Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256759v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des salariés aux conseils d’administration : Enjeux, obstacles et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (07), 17-23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How shared capitalism affects employee withdrawal: An econometric case study of a French-listed company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus autonome? L’évolution des structures de gouvernance des sociétés cotées françaises (1997-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01189074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the owners of the firm: shareholders, employees or no one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the owners of the firm: shareholders, employees or no one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137413000301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">B. Valiorgue</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la représentation des actionnaires salariés au Conseil d’administration ou de surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 15 (4), 69-82 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006192ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation obligatoire des actionnaires salariés au conseil d’administration : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...3284 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6051,51 +6051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 Barometre des sociétés à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,51 +6165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] KEDGE Business School. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,51 +6272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise : actionnaires, salariés et parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate governance: shareholders, employees and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,51 +6449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : un levier du dialogue social au cœur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6531,51 +6531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : levier du dialogue social au coeur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6613,51 +6613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6695,64 +6695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication et la valorisation du capital humain comme facteur de compétitivité dans les banques : vers une mesure du capital humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Toé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6790,51 +6790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IMPLICATION ET LA VALORISATION DU CAPITAL HUMAIN COMME FACTEUR DE COMPETITIVITE DANS LES BANQUES : VERS UNE MESURE DU CAPITAL HUMAIN SPECIFIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6993,51 +6993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les administrateurs salariés et la gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -7288,64 +7288,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7383,64 +7383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Mobilization Barriers and Levers The History of Codetermination in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7478,51 +7478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming or revolutionizing the capitalist enterprise: The French debate on industrial democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,299 +7567,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: From Tokenism to Critical Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Conférence internationale de l’Association française de finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison d’être et gouvernance de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18è Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l’entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482488v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03421941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions and the formation of meta-organization to mitigate power asymmetries in French dairy food systems, the MilkyWay experience</w:t>
               </w:r>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, Sorbonne Université, ESCP Europe, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8251,51 +8251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8346,51 +8346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés améliorent-ils la gouvernance de leur entreprise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8428,51 +8428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings: Evidence from French Listed Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8700,64 +8700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des salariés : analyse historique et textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,51 +8890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee stock ownership and CEO entrenchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albine Zimbler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,64 +8985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does shared capitalism lead to cheaper capital ? Evidence from employee ownership in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9080,51 +9080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How shared capitalism affects employee withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9282,51 +9282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer les salariés à la gouvernance d’entreprise, une invention française (et pas allemande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.jwsdpsgx6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9379,207 +9379,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'entreprise : un modèle français de codétermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. , 2022, 9782731412420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réforme de l’entreprise : un modèle français de codétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 978-2-7314-1242-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...73 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-2-7592-3357-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9717,51 +9717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat sur l’entreprise a déjà eu lieu… en 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.p6rypems9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9782,722 +9782,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin du modèle unique pour l’agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réforme de la PAC : le grand bond en arrière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d’achat : et si la solution venait du Sénat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.use96v53s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.use96v53s⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02537180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi PACTE : favoriser les entrepreneurs politiques, pour le meilleur et pour le pire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fin du modèle unique pour l’agriculture française</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un « comité des parties prenantes spécifiques » au sein des conseils d’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La librairie des Volcans, de la gouvernance actionnariale à la gouvernance démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La librairie des Volcans, de la gouvernance actionnariale à la gouvernance démocratique</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...134 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation dans les méandres du capitalisme financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10697,51 +10697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollandts Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoux Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjade Sylvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Guerraud Carine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-05590105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard-Guerraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-5zj3-ydn6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.452.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valiorgue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chassagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dardour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137413000301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girard-Guerraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kern" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Zimbler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwsdpsgx6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964655v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollandts Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoux Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjade Sylvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard-Guerraud Carine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-05590105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard-Guerraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-5zj3-ydn6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allemand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.452.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valiorgue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chassagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dardour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137413000301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girard-Guerraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kern" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albine Zimbler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwsdpsgx6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964655v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903720v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>