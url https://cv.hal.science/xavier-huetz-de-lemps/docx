--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier HUETZ DE LEMPS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-huetz-de-lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0759-8223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050242873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44452850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000078262386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Contemporary History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of History, EUR ODYSSEE, CMMC (EA 1193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 952540502</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier.HUETZdeLEMPS@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches, 2003, Aix-Marseille University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in History, Bordeaux University, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA in History, Bordeaux University, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA in History, Bordeaux University, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AB in History, Bordeaux University, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1986).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Department of History, 1994–present.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Published Research (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Paleontología de la corrupción pública en situación colonial. Enseñanzas extraídas de la Filipinas bajo dominio español (desde finales del siglo xviii hasta finales del siglo xix)&amp;quot;, in G. Rubí and L. Ferran Toledano (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigar la historia de la corrupción: conceptos, fuentes y métodos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Universitat Autònoma de Barcelona, Servei de Publicacions, 2021, pp. 75-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle. Un outil de ‘désempire’ ?&amp;quot;, in G. Gaudin and P. Machuca (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Presses Universitaires du Midi and El Colegio de Michoacán, 2021, pp. 237-257.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;The Entrechment of Corruption in a Colonial Context: The Case of the Philippines, c. 1900&amp;quot;, in R. Kroeze, P. Dalmau and F. Monier (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era: A Gobal Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, Palgrave Macmillan, 2021, pp. 317-337.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;A Matter of Grave Concern: Burial Sites and Funeral Rites in Nineteenth Century Philippines&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippines Studies: Historical and Ethnographic Viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69(2), 2021, pp. 161-188.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Une pénétration commerciale manquée : la France aux Philippines du milieu des années 1810 au milieu des années 1840&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 127-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;L’impérialisme informel de la France et de l’Espagne au xixe siècle&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°410-411, 2021, pp. 5-184.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;La apertura de los mercados coloniales en tiempo de un </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Imperial Meridian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 9-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, 608 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;The Imperial Penetration of Corruption in Restoration Bourbon Spain. A Metastasis&amp;quot;, in B. de Riquer, L. Ferran Toledano et G. Rubí (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money, Politics and Corruption in Modern Spain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brighton & Eastbourne, Sussex Academic Press, 2021, pp. 76-88.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las remodelaciones portuarias de Manila en el siglo xix. La ingeniería colonial frente a las limitaciones medioambientales&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, pp. 193-250.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, in P. Chassaigne, C. Lastécouères et C. Le Mao (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbicides. Destructions et renaissances urbaines, xvie-xxie siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2021, pp. 279-290.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde, R. de Llobet, X. Huetz de Lemps and M. Rodrigo y Alharilla, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Roxas: historia de Filipinas en el siglo xix a través de una familia criolla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La corde de Manille&amp;quot;, in P. Singaravélou et S. Venayre (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du xviiie siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Fayard, 2020, pp. 65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Un caso colonial de corrupción sistémica. Las Filipinas al final del siglo xix&amp;quot;, in A. Coello de la Rosa and M. Rodrigo y Alharilla (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justicia robada. Corrupción, codicia y bien público en el mundo hispano (siglos xvii-xx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Icaria Editorial, 2018, pp. 263-278.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Los criollos en las Filipinas del siglo xix: una elite discreta&amp;quot;, in M. D. Elizalde and C. Yuste (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes imperiales. Intercambios, interacciones y representación política entre Nueva España, las Antillas y Filipinas, siglos xviii y xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Consejo Superior de Investigaciones Científicas, 2018, pp. 185-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Ville coloniale&amp;quot; and &amp;quot;Colonies&amp;quot; in C. Charle and D. Roche (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles, Actes Sud, 2018, pp. 1381-1383 and 1544-1551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las metástasis imperiales de la corrupción en la España de la Restauración&amp;quot;, in B. de Riquer, J. L. Pérez Francesch, G. Rubí, L. Feran Toledano and O. Luján (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrupción política en la España contemporánea. Un enfoque interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons Historia, 2018, pp. 317-330.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (eds.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Filipinas, siglo xix. Coexistencia e interacción entre comunidades en el Imperio español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, 582 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La controversia de las sepulturas en Filipinas (finales del siglo xviii- finales del siglo xix)&amp;quot;, in X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, pp. 251-285.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;El Ayuntamiento de Manila en siglo xix: un espacio acotado de convivencia entre criollos y peninsulares&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistencia e interacción entre comunidades en un Imperio. Un análisis historico a través de las Filipinas españolas del siglo xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, pp. 175-226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;L’invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole&amp;quot;, in M. Lauwers and A. Zemour (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antibes, Éditions APDCA, 2016, pp. 479-494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les Philippines&amp;quot;, in G. Simon (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015, pp. 732-739.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les projets espagnols d’importation de main d’œuvre asiatique dans les Philippines de la fin du xixe siècle&amp;quot;, in J.-P. Pellegrinetti (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée en passion. Mélanges d’histoire contemporaine offerts à Ralph Schor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Classiques Garnier, 2015, pp. 211-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Poder, religión y control en Filipinas. Colaboración y conflicto entre el Estado y las órdenes religiosas, 1868-1898&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°100, 2015(4), pp. 151-176.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Un singular modelo colonizador: el papel de las órdenes religiosas en la administración de Filipinas, siglos xvi al xix&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°17, 2015, pp. 185-220.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation in international research programmes (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020-2023: research project &amp;quot;Los cónsules extranjeros en Filipinas y el Mar de China, siglo XIX&amp;quot;, funded by the Ministerio de Ciencia, Innovación y Universidades, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2018-2019: research project, project holder with M. Rodrigo y Alharilla, &amp;quot;Imperialismo, mercantilismo, liberalismo. Las experiencias españolas y francesas de acceso a los mercados extraeuropeos (años 1770-años 1890)&amp;quot;, funded by the Institut d’Història Jaume Vicens i Vives (Universitat Pompeu Fabra, Barcelona) and the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2017-2021: research project &amp;quot;Transitions funéraires en Occident de l’Antiquité à nos jours&amp;quot;, funded by the École Française de Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2019: research project &amp;quot;Replanteamiento de la política colonial española en el siglo xix: la modernización de Filipinas, 1868-1898&amp;quot;, funded by the Ministerio de Economía y Competitividad, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1989-1990, Lavoisier fellowship in the Philippines, Ministère des Affaires étrangères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990-1992, Member of the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2000-2002, Secondment to the Institut de Recherche sur le Sud-Est Asiatique, Maison Asie-Pacifique (Marseille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Editorial advisory board of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies: Historical and Ethnographic Viewpoints,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers. Revue d’Histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• External evaluator for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de Estudios Americanos, Aséanie, Ayer, Caravelle, Hispania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Économie Société, Historia Social, Journal of Spanish Cultural Studies, Moussons, Nuevo Mundo/Mundos nuevos, Revista de Indias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegueta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper/Research Presentations (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les velléités impérialistes de la France aux Philippines (vers 1820-vers 1860)&amp;quot;, Imperialismo, mercantilismo, liberalismo. Las experiancias española y francesa de acceso a los mercados extra-europeos (1770-1860), Madrid, 9-10 jan. 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La ingeniería civil frente a las dificultades medioambientales: las remodelaciones portuarias de Manila en el siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix, madrid, 10-11 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L’inclusion conflictuelle dans les faubourgs de Manille d’une hacienda franciscaine (San Lázaro-Dulumbayan, 1860-1898&amp;quot;, Administrer les marges urbaines de l’empire espagnol (xvie-xixe siècles), Paris, 23-24 may 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;The entrenchment of corruption in a colonial context: the case of the Philippines (1800-present)&amp;quot;, The Corrupt Colony? Empire, Colonialism and Corruption: 1800-present, Amsterdam, 22 jan. 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;De l’efficacité commerciale des consuls de France à Manille (1820-1898)&amp;quot;, Los apoyos institucionales a la penetración en los mercados extra-europeos en el siglo xix, Barcelona, 13-14 dec. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, Urbicides, destructions et renaissances urbaines (xvie-xxie siècles), Bordeaux, 12-14 sept. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les systèmes funéraires en situation coloniale. Cohabitations, régulations, tensions (fin xviiie-milieu xxe siècle)&amp;quot;, Transitions funéraires en Occident de l’Antiquité à nos jours, Créteil, 22-23 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle : un outil de ‘désempire’ ?&amp;quot;, Les Philippines et leur monde. Gouverner et vivre aux confins des empires ibériques, Paris, 8-9 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;A medio camino: la modernización parcial de los transportes en Manila (segunda mitad del siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix », Madrid, 1-2 june 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;El Ayuntamiento de Manila en el siglo xix: un espacio acotado de convinvencia entre criollos y peninsulares&amp;quot;, Coexistencia e interacción entre comunidades en las Filipinas del siglo xix, Madrid, 4-6 nov. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L'invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole (fin xviiie-fin xixe siècle)&amp;quot;, Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires, de la préhistoire à nos jours, Antibes, 13-15 oct. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Spanish colonial responses to cholera epidemics in the Philippines (1854-1898)&amp;quot;, 14th International Conference on the History of Science in East Asia, Paris, 6-10 july 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master Program in History, Université Côte d'Azur, since 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Director of Modern and Contemporary Studies at the Casa de Velázquez, Madrid, 2005-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités 1999-2003, 14e section; 2007-2008 and 2012-2015, 22e section.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice: temps, espace et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur - EUR Société et Environnement. Serre, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires. Afrique, Antilles, Asie, années 1850-années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2012, 978-2-7495-3104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel des épices. La corruption de l’administration espagnole aux Philippines (fin XVIIIe siècle – fin XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Europe Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pinol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pinol. Le Seuil, pp.895, 2003, Univers historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons végétales de Manille au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1. Cabanes et habitations de fortune, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/hbt.3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE PÉNÉTRATION COMMERCIALE MANQUÉE : LA FRANCE AUX PHILIPPINES DU MILIEU DES ANNÉES 1810 AU MILIEU DES ANNÉES 1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.127-152. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matter of Grave Concern: Burial Sites and Funeral Rites in the Nineteenth-Century Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.161-188. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/phs.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA APERTURA DE LOS MERCADOS COLONIALES HISPÁNICOS (1770-1860). PRESENTACIÓN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impérialisme informel de la France et de l’Espagne au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rodrigo y Alharilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 410-411 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/om.211.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron, Didier Poton et Bertrand Van Ruymbeke (dir.), Les Huguenots et l’Atlantique, t. 2, Fidélités, racines et mémoires, préf. Jean‑Pierre Poussou, Paris, Les Indes savantes, 2012, 516 p. : [compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.431-433. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WPLH2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabre, le goupillon et la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Dolores Elizalde Pérez-Grueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°31 (3), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.031.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souces manuscrites pour l’histoire des Philippines espagnoles conservées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hidalgo Nuchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.101-112. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités paysagères de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/camed.1999.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer la ville : les usages et les enjeux du toponyme «Manila» au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33 (1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/genes.1998.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de transformation des Philippines en une colonie de peuplement espagnol (1881-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (2), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Philippines face au &amp;quot;Fantôme du Gange&amp;quot; : le choléra dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (1), pp.309-335. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/adh.1990.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’occasion fait le migrant. Migrations philippines transimpériales et conquête française de l’Indochine (1858 - années 1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pionnières et pionniers des migrations globales (XVIIIe - XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Bartolomei, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier HUETZ DE LEMPS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-huetz-de-lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0759-8223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050242873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44452850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000078262386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Contemporary History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of History, EUR ODYSSEE, CMMC (EA 1193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 952540502</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier.HUETZdeLEMPS@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches, 2003, Aix-Marseille University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in History, Bordeaux University, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA in History, Bordeaux University, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA in History, Bordeaux University, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AB in History, Bordeaux University, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1986).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Department of History, 1994–present.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Published Research (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Paleontología de la corrupción pública en situación colonial. Enseñanzas extraídas de la Filipinas bajo dominio español (desde finales del siglo xviii hasta finales del siglo xix)&amp;quot;, in G. Rubí and L. Ferran Toledano (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigar la historia de la corrupción: conceptos, fuentes y métodos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Universitat Autònoma de Barcelona, Servei de Publicacions, 2021, pp. 75-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle. Un outil de ‘désempire’ ?&amp;quot;, in G. Gaudin and P. Machuca (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Presses Universitaires du Midi and El Colegio de Michoacán, 2021, pp. 237-257.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;The Entrechment of Corruption in a Colonial Context: The Case of the Philippines, c. 1900&amp;quot;, in R. Kroeze, P. Dalmau and F. Monier (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era: A Gobal Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, Palgrave Macmillan, 2021, pp. 317-337.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;A Matter of Grave Concern: Burial Sites and Funeral Rites in Nineteenth Century Philippines&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippines Studies: Historical and Ethnographic Viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69(2), 2021, pp. 161-188.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Une pénétration commerciale manquée : la France aux Philippines du milieu des années 1810 au milieu des années 1840&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 127-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;L’impérialisme informel de la France et de l’Espagne au xixe siècle&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°410-411, 2021, pp. 5-184.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;La apertura de los mercados coloniales en tiempo de un </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Imperial Meridian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 9-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, 608 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;The Imperial Penetration of Corruption in Restoration Bourbon Spain. A Metastasis&amp;quot;, in B. de Riquer, L. Ferran Toledano et G. Rubí (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money, Politics and Corruption in Modern Spain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brighton & Eastbourne, Sussex Academic Press, 2021, pp. 76-88.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las remodelaciones portuarias de Manila en el siglo xix. La ingeniería colonial frente a las limitaciones medioambientales&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, pp. 193-250.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, in P. Chassaigne, C. Lastécouères et C. Le Mao (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbicides. Destructions et renaissances urbaines, xvie-xxie siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2021, pp. 279-290.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde, R. de Llobet, X. Huetz de Lemps and M. Rodrigo y Alharilla, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Roxas: historia de Filipinas en el siglo xix a través de una familia criolla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La corde de Manille&amp;quot;, in P. Singaravélou et S. Venayre (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du xviiie siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Fayard, 2020, pp. 65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Un caso colonial de corrupción sistémica. Las Filipinas al final del siglo xix&amp;quot;, in A. Coello de la Rosa and M. Rodrigo y Alharilla (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justicia robada. Corrupción, codicia y bien público en el mundo hispano (siglos xvii-xx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Icaria Editorial, 2018, pp. 263-278.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Los criollos en las Filipinas del siglo xix: una elite discreta&amp;quot;, in M. D. Elizalde and C. Yuste (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes imperiales. Intercambios, interacciones y representación política entre Nueva España, las Antillas y Filipinas, siglos xviii y xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Consejo Superior de Investigaciones Científicas, 2018, pp. 185-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Ville coloniale&amp;quot; and &amp;quot;Colonies&amp;quot; in C. Charle and D. Roche (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles, Actes Sud, 2018, pp. 1381-1383 and 1544-1551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las metástasis imperiales de la corrupción en la España de la Restauración&amp;quot;, in B. de Riquer, J. L. Pérez Francesch, G. Rubí, L. Feran Toledano and O. Luján (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrupción política en la España contemporánea. Un enfoque interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons Historia, 2018, pp. 317-330.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (eds.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Filipinas, siglo xix. Coexistencia e interacción entre comunidades en el Imperio español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, 582 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La controversia de las sepulturas en Filipinas (finales del siglo xviii- finales del siglo xix)&amp;quot;, in X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, pp. 251-285.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;El Ayuntamiento de Manila en siglo xix: un espacio acotado de convivencia entre criollos y peninsulares&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistencia e interacción entre comunidades en un Imperio. Un análisis historico a través de las Filipinas españolas del siglo xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, pp. 175-226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;L’invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole&amp;quot;, in M. Lauwers and A. Zemour (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antibes, Éditions APDCA, 2016, pp. 479-494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les Philippines&amp;quot;, in G. Simon (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015, pp. 732-739.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les projets espagnols d’importation de main d’œuvre asiatique dans les Philippines de la fin du xixe siècle&amp;quot;, in J.-P. Pellegrinetti (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée en passion. Mélanges d’histoire contemporaine offerts à Ralph Schor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Classiques Garnier, 2015, pp. 211-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Poder, religión y control en Filipinas. Colaboración y conflicto entre el Estado y las órdenes religiosas, 1868-1898&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°100, 2015(4), pp. 151-176.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Un singular modelo colonizador: el papel de las órdenes religiosas en la administración de Filipinas, siglos xvi al xix&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°17, 2015, pp. 185-220.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation in international research programmes (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020-2023: research project &amp;quot;Los cónsules extranjeros en Filipinas y el Mar de China, siglo XIX&amp;quot;, funded by the Ministerio de Ciencia, Innovación y Universidades, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2018-2019: research project, project holder with M. Rodrigo y Alharilla, &amp;quot;Imperialismo, mercantilismo, liberalismo. Las experiencias españolas y francesas de acceso a los mercados extraeuropeos (años 1770-años 1890)&amp;quot;, funded by the Institut d’Història Jaume Vicens i Vives (Universitat Pompeu Fabra, Barcelona) and the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2017-2021: research project &amp;quot;Transitions funéraires en Occident de l’Antiquité à nos jours&amp;quot;, funded by the École Française de Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2019: research project &amp;quot;Replanteamiento de la política colonial española en el siglo xix: la modernización de Filipinas, 1868-1898&amp;quot;, funded by the Ministerio de Economía y Competitividad, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1989-1990, Lavoisier fellowship in the Philippines, Ministère des Affaires étrangères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990-1992, Member of the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2000-2002, Secondment to the Institut de Recherche sur le Sud-Est Asiatique, Maison Asie-Pacifique (Marseille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Editorial advisory board of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies: Historical and Ethnographic Viewpoints,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers. Revue d’Histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• External evaluator for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de Estudios Americanos, Aséanie, Ayer, Caravelle, Hispania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Économie Société, Historia Social, Journal of Spanish Cultural Studies, Moussons, Nuevo Mundo/Mundos nuevos, Revista de Indias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegueta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper/Research Presentations (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les velléités impérialistes de la France aux Philippines (vers 1820-vers 1860)&amp;quot;, Imperialismo, mercantilismo, liberalismo. Las experiancias española y francesa de acceso a los mercados extra-europeos (1770-1860), Madrid, 9-10 jan. 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La ingeniería civil frente a las dificultades medioambientales: las remodelaciones portuarias de Manila en el siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix, madrid, 10-11 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L’inclusion conflictuelle dans les faubourgs de Manille d’une hacienda franciscaine (San Lázaro-Dulumbayan, 1860-1898&amp;quot;, Administrer les marges urbaines de l’empire espagnol (xvie-xixe siècles), Paris, 23-24 may 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;The entrenchment of corruption in a colonial context: the case of the Philippines (1800-present)&amp;quot;, The Corrupt Colony? Empire, Colonialism and Corruption: 1800-present, Amsterdam, 22 jan. 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;De l’efficacité commerciale des consuls de France à Manille (1820-1898)&amp;quot;, Los apoyos institucionales a la penetración en los mercados extra-europeos en el siglo xix, Barcelona, 13-14 dec. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, Urbicides, destructions et renaissances urbaines (xvie-xxie siècles), Bordeaux, 12-14 sept. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les systèmes funéraires en situation coloniale. Cohabitations, régulations, tensions (fin xviiie-milieu xxe siècle)&amp;quot;, Transitions funéraires en Occident de l’Antiquité à nos jours, Créteil, 22-23 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle : un outil de ‘désempire’ ?&amp;quot;, Les Philippines et leur monde. Gouverner et vivre aux confins des empires ibériques, Paris, 8-9 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;A medio camino: la modernización parcial de los transportes en Manila (segunda mitad del siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix », Madrid, 1-2 june 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;El Ayuntamiento de Manila en el siglo xix: un espacio acotado de convinvencia entre criollos y peninsulares&amp;quot;, Coexistencia e interacción entre comunidades en las Filipinas del siglo xix, Madrid, 4-6 nov. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L'invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole (fin xviiie-fin xixe siècle)&amp;quot;, Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires, de la préhistoire à nos jours, Antibes, 13-15 oct. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Spanish colonial responses to cholera epidemics in the Philippines (1854-1898)&amp;quot;, 14th International Conference on the History of Science in East Asia, Paris, 6-10 july 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master Program in History, Université Côte d'Azur, since 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Director of Modern and Contemporary Studies at the Casa de Velázquez, Madrid, 2005-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités 1999-2003, 14e section; 2007-2008 and 2012-2015, 22e section.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice: temps, espace et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur - EUR Société et Environnement. Serre, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires. Afrique, Antilles, Asie, années 1850-années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2012, 978-2-7495-3104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel des épices. La corruption de l’administration espagnole aux Philippines (fin XVIIIe siècle – fin XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Europe Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pinol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pinol. Le Seuil, pp.895, 2003, Univers historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons végétales de Manille au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1. Cabanes et habitations de fortune, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/hbt.3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impérialisme informel de la France et de l’Espagne au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rodrigo y Alharilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 410-411 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/om.211.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE PÉNÉTRATION COMMERCIALE MANQUÉE : LA FRANCE AUX PHILIPPINES DU MILIEU DES ANNÉES 1810 AU MILIEU DES ANNÉES 1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.127-152. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matter of Grave Concern: Burial Sites and Funeral Rites in the Nineteenth-Century Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.161-188. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/phs.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA APERTURA DE LOS MERCADOS COLONIALES HISPÁNICOS (1770-1860). PRESENTACIÓN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron, Didier Poton et Bertrand Van Ruymbeke (dir.), Les Huguenots et l’Atlantique, t. 2, Fidélités, racines et mémoires, préf. Jean‑Pierre Poussou, Paris, Les Indes savantes, 2012, 516 p. : [compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.431-433. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WPLH2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabre, le goupillon et la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Dolores Elizalde Pérez-Grueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°31 (3), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.031.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souces manuscrites pour l’histoire des Philippines espagnoles conservées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hidalgo Nuchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.101-112. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités paysagères de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/camed.1999.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer la ville : les usages et les enjeux du toponyme «Manila» au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33 (1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/genes.1998.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de transformation des Philippines en une colonie de peuplement espagnol (1881-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (2), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Philippines face au &amp;quot;Fantôme du Gange&amp;quot; : le choléra dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (1), pp.309-335. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/adh.1990.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’occasion fait le migrant. Migrations philippines transimpériales et conquête française de l’Indochine (1858 - années 1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pionnières et pionniers des migrations globales (XVIIIe - XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Bartolomei, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6B0C57"/>
+    <w:nsid w:val="06132027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-huetz-de-lemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0759-8223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050242873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44452850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078262386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Xavier.HUETZdeLEMPS@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goerg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/hbt.3391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/phs.2021.0012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rodrigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodrigo y Alharilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.211.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WPLH2007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Dolores Elizalde P&#233;rez-Grueso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.031.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hidalgo Nuchera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camed.1999.1258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/adh.1990.1773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-huetz-de-lemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0759-8223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050242873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44452850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078262386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Xavier.HUETZdeLEMPS@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goerg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/hbt.3391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodrigo y Alharilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.211.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.06" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/phs.2021.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rodrigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WPLH2007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Dolores Elizalde P&#233;rez-Grueso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.031.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hidalgo Nuchera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camed.1999.1258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/adh.1990.1773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>