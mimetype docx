--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier HUETZ DE LEMPS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-huetz-de-lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0759-8223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050242873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44452850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000078262386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Contemporary History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of History, EUR ODYSSEE, CMMC (EA 1193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 952540502</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier.HUETZdeLEMPS@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches, 2003, Aix-Marseille University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in History, Bordeaux University, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA in History, Bordeaux University, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA in History, Bordeaux University, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AB in History, Bordeaux University, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1986).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Department of History, 1994–present.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Published Research (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Paleontología de la corrupción pública en situación colonial. Enseñanzas extraídas de la Filipinas bajo dominio español (desde finales del siglo xviii hasta finales del siglo xix)&amp;quot;, in G. Rubí and L. Ferran Toledano (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigar la historia de la corrupción: conceptos, fuentes y métodos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Universitat Autònoma de Barcelona, Servei de Publicacions, 2021, pp. 75-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle. Un outil de ‘désempire’ ?&amp;quot;, in G. Gaudin and P. Machuca (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Presses Universitaires du Midi and El Colegio de Michoacán, 2021, pp. 237-257.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;The Entrechment of Corruption in a Colonial Context: The Case of the Philippines, c. 1900&amp;quot;, in R. Kroeze, P. Dalmau and F. Monier (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era: A Gobal Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, Palgrave Macmillan, 2021, pp. 317-337.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;A Matter of Grave Concern: Burial Sites and Funeral Rites in Nineteenth Century Philippines&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippines Studies: Historical and Ethnographic Viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69(2), 2021, pp. 161-188.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Une pénétration commerciale manquée : la France aux Philippines du milieu des années 1810 au milieu des années 1840&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 127-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;L’impérialisme informel de la France et de l’Espagne au xixe siècle&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°410-411, 2021, pp. 5-184.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;La apertura de los mercados coloniales en tiempo de un </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Imperial Meridian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 9-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, 608 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;The Imperial Penetration of Corruption in Restoration Bourbon Spain. A Metastasis&amp;quot;, in B. de Riquer, L. Ferran Toledano et G. Rubí (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money, Politics and Corruption in Modern Spain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brighton & Eastbourne, Sussex Academic Press, 2021, pp. 76-88.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las remodelaciones portuarias de Manila en el siglo xix. La ingeniería colonial frente a las limitaciones medioambientales&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, pp. 193-250.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, in P. Chassaigne, C. Lastécouères et C. Le Mao (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbicides. Destructions et renaissances urbaines, xvie-xxie siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2021, pp. 279-290.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde, R. de Llobet, X. Huetz de Lemps and M. Rodrigo y Alharilla, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Roxas: historia de Filipinas en el siglo xix a través de una familia criolla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La corde de Manille&amp;quot;, in P. Singaravélou et S. Venayre (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du xviiie siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Fayard, 2020, pp. 65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Un caso colonial de corrupción sistémica. Las Filipinas al final del siglo xix&amp;quot;, in A. Coello de la Rosa and M. Rodrigo y Alharilla (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justicia robada. Corrupción, codicia y bien público en el mundo hispano (siglos xvii-xx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Icaria Editorial, 2018, pp. 263-278.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Los criollos en las Filipinas del siglo xix: una elite discreta&amp;quot;, in M. D. Elizalde and C. Yuste (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes imperiales. Intercambios, interacciones y representación política entre Nueva España, las Antillas y Filipinas, siglos xviii y xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Consejo Superior de Investigaciones Científicas, 2018, pp. 185-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Ville coloniale&amp;quot; and &amp;quot;Colonies&amp;quot; in C. Charle and D. Roche (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles, Actes Sud, 2018, pp. 1381-1383 and 1544-1551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las metástasis imperiales de la corrupción en la España de la Restauración&amp;quot;, in B. de Riquer, J. L. Pérez Francesch, G. Rubí, L. Feran Toledano and O. Luján (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrupción política en la España contemporánea. Un enfoque interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons Historia, 2018, pp. 317-330.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (eds.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Filipinas, siglo xix. Coexistencia e interacción entre comunidades en el Imperio español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, 582 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La controversia de las sepulturas en Filipinas (finales del siglo xviii- finales del siglo xix)&amp;quot;, in X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, pp. 251-285.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;El Ayuntamiento de Manila en siglo xix: un espacio acotado de convivencia entre criollos y peninsulares&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistencia e interacción entre comunidades en un Imperio. Un análisis historico a través de las Filipinas españolas del siglo xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, pp. 175-226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;L’invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole&amp;quot;, in M. Lauwers and A. Zemour (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antibes, Éditions APDCA, 2016, pp. 479-494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les Philippines&amp;quot;, in G. Simon (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015, pp. 732-739.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les projets espagnols d’importation de main d’œuvre asiatique dans les Philippines de la fin du xixe siècle&amp;quot;, in J.-P. Pellegrinetti (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée en passion. Mélanges d’histoire contemporaine offerts à Ralph Schor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Classiques Garnier, 2015, pp. 211-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Poder, religión y control en Filipinas. Colaboración y conflicto entre el Estado y las órdenes religiosas, 1868-1898&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°100, 2015(4), pp. 151-176.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Un singular modelo colonizador: el papel de las órdenes religiosas en la administración de Filipinas, siglos xvi al xix&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°17, 2015, pp. 185-220.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation in international research programmes (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020-2023: research project &amp;quot;Los cónsules extranjeros en Filipinas y el Mar de China, siglo XIX&amp;quot;, funded by the Ministerio de Ciencia, Innovación y Universidades, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2018-2019: research project, project holder with M. Rodrigo y Alharilla, &amp;quot;Imperialismo, mercantilismo, liberalismo. Las experiencias españolas y francesas de acceso a los mercados extraeuropeos (años 1770-años 1890)&amp;quot;, funded by the Institut d’Història Jaume Vicens i Vives (Universitat Pompeu Fabra, Barcelona) and the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2017-2021: research project &amp;quot;Transitions funéraires en Occident de l’Antiquité à nos jours&amp;quot;, funded by the École Française de Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2019: research project &amp;quot;Replanteamiento de la política colonial española en el siglo xix: la modernización de Filipinas, 1868-1898&amp;quot;, funded by the Ministerio de Economía y Competitividad, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1989-1990, Lavoisier fellowship in the Philippines, Ministère des Affaires étrangères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990-1992, Member of the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2000-2002, Secondment to the Institut de Recherche sur le Sud-Est Asiatique, Maison Asie-Pacifique (Marseille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Editorial advisory board of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies: Historical and Ethnographic Viewpoints,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers. Revue d’Histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• External evaluator for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de Estudios Americanos, Aséanie, Ayer, Caravelle, Hispania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Économie Société, Historia Social, Journal of Spanish Cultural Studies, Moussons, Nuevo Mundo/Mundos nuevos, Revista de Indias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegueta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper/Research Presentations (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les velléités impérialistes de la France aux Philippines (vers 1820-vers 1860)&amp;quot;, Imperialismo, mercantilismo, liberalismo. Las experiancias española y francesa de acceso a los mercados extra-europeos (1770-1860), Madrid, 9-10 jan. 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La ingeniería civil frente a las dificultades medioambientales: las remodelaciones portuarias de Manila en el siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix, madrid, 10-11 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L’inclusion conflictuelle dans les faubourgs de Manille d’une hacienda franciscaine (San Lázaro-Dulumbayan, 1860-1898&amp;quot;, Administrer les marges urbaines de l’empire espagnol (xvie-xixe siècles), Paris, 23-24 may 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;The entrenchment of corruption in a colonial context: the case of the Philippines (1800-present)&amp;quot;, The Corrupt Colony? Empire, Colonialism and Corruption: 1800-present, Amsterdam, 22 jan. 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;De l’efficacité commerciale des consuls de France à Manille (1820-1898)&amp;quot;, Los apoyos institucionales a la penetración en los mercados extra-europeos en el siglo xix, Barcelona, 13-14 dec. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, Urbicides, destructions et renaissances urbaines (xvie-xxie siècles), Bordeaux, 12-14 sept. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les systèmes funéraires en situation coloniale. Cohabitations, régulations, tensions (fin xviiie-milieu xxe siècle)&amp;quot;, Transitions funéraires en Occident de l’Antiquité à nos jours, Créteil, 22-23 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle : un outil de ‘désempire’ ?&amp;quot;, Les Philippines et leur monde. Gouverner et vivre aux confins des empires ibériques, Paris, 8-9 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;A medio camino: la modernización parcial de los transportes en Manila (segunda mitad del siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix », Madrid, 1-2 june 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;El Ayuntamiento de Manila en el siglo xix: un espacio acotado de convinvencia entre criollos y peninsulares&amp;quot;, Coexistencia e interacción entre comunidades en las Filipinas del siglo xix, Madrid, 4-6 nov. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L'invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole (fin xviiie-fin xixe siècle)&amp;quot;, Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires, de la préhistoire à nos jours, Antibes, 13-15 oct. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Spanish colonial responses to cholera epidemics in the Philippines (1854-1898)&amp;quot;, 14th International Conference on the History of Science in East Asia, Paris, 6-10 july 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master Program in History, Université Côte d'Azur, since 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Director of Modern and Contemporary Studies at the Casa de Velázquez, Madrid, 2005-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités 1999-2003, 14e section; 2007-2008 and 2012-2015, 22e section.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice: temps, espace et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur - EUR Société et Environnement. Serre, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires. Afrique, Antilles, Asie, années 1850-années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2012, 978-2-7495-3104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel des épices. La corruption de l’administration espagnole aux Philippines (fin XVIIIe siècle – fin XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Europe Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pinol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pinol. Le Seuil, pp.895, 2003, Univers historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons végétales de Manille au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1. Cabanes et habitations de fortune, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/hbt.3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impérialisme informel de la France et de l’Espagne au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rodrigo y Alharilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 410-411 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/om.211.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE PÉNÉTRATION COMMERCIALE MANQUÉE : LA FRANCE AUX PHILIPPINES DU MILIEU DES ANNÉES 1810 AU MILIEU DES ANNÉES 1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.127-152. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matter of Grave Concern: Burial Sites and Funeral Rites in the Nineteenth-Century Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.161-188. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/phs.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA APERTURA DE LOS MERCADOS COLONIALES HISPÁNICOS (1770-1860). PRESENTACIÓN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron, Didier Poton et Bertrand Van Ruymbeke (dir.), Les Huguenots et l’Atlantique, t. 2, Fidélités, racines et mémoires, préf. Jean‑Pierre Poussou, Paris, Les Indes savantes, 2012, 516 p. : [compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.431-433. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WPLH2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabre, le goupillon et la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Dolores Elizalde Pérez-Grueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°31 (3), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.031.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souces manuscrites pour l’histoire des Philippines espagnoles conservées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hidalgo Nuchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.101-112. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités paysagères de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/camed.1999.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer la ville : les usages et les enjeux du toponyme «Manila» au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33 (1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/genes.1998.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de transformation des Philippines en une colonie de peuplement espagnol (1881-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (2), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Philippines face au &amp;quot;Fantôme du Gange&amp;quot; : le choléra dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (1), pp.309-335. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/adh.1990.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’occasion fait le migrant. Migrations philippines transimpériales et conquête française de l’Indochine (1858 - années 1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pionnières et pionniers des migrations globales (XVIIIe - XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Bartolomei, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier HUETZ DE LEMPS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-huetz-de-lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0759-8223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050242873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44452850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000078262386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Contemporary History</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of History, EUR ODYSSEE, CMMC (EA 1193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 952540502</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier.HUETZdeLEMPS@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches, 2003, Aix-Marseille University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in History, Bordeaux University, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA in History, Bordeaux University, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA in History, Bordeaux University, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AB in History, Bordeaux University, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1986).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côte d’Azur University, Department of History, 1994–present.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Published Research (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Paleontología de la corrupción pública en situación colonial. Enseñanzas extraídas de la Filipinas bajo dominio español (desde finales del siglo xviii hasta finales del siglo xix)&amp;quot;, in G. Rubí and L. Ferran Toledano (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigar la historia de la corrupción: conceptos, fuentes y métodos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Universitat Autònoma de Barcelona, Servei de Publicacions, 2021, pp. 75-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle. Un outil de ‘désempire’ ?&amp;quot;, in G. Gaudin and P. Machuca (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, Presses Universitaires du Midi and El Colegio de Michoacán, 2021, pp. 237-257.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;The Entrechment of Corruption in a Colonial Context: The Case of the Philippines, c. 1900&amp;quot;, in R. Kroeze, P. Dalmau and F. Monier (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era: A Gobal Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, Palgrave Macmillan, 2021, pp. 317-337.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;A Matter of Grave Concern: Burial Sites and Funeral Rites in Nineteenth Century Philippines&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippines Studies: Historical and Ethnographic Viewpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69(2), 2021, pp. 161-188.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps &amp;quot;Une pénétration commerciale manquée : la France aux Philippines du milieu des années 1810 au milieu des années 1840&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 127-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;L’impérialisme informel de la France et de l’Espagne au xixe siècle&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°410-411, 2021, pp. 5-184.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• A. Bartolomei, X. Huetz de Lemps and M. Rodrigo y Alharilla (ed.), &amp;quot;La apertura de los mercados coloniales en tiempo de un </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Imperial Meridian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2021, pp. 9-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, 608 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;The Imperial Penetration of Corruption in Restoration Bourbon Spain. A Metastasis&amp;quot;, in B. de Riquer, L. Ferran Toledano et G. Rubí (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money, Politics and Corruption in Modern Spain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Brighton & Eastbourne, Sussex Academic Press, 2021, pp. 76-88.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las remodelaciones portuarias de Manila en el siglo xix. La ingeniería colonial frente a las limitaciones medioambientales&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Anhelos de cambio. Reformas y modernización en las Filipinas del siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2021, pp. 193-250.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, in P. Chassaigne, C. Lastécouères et C. Le Mao (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbicides. Destructions et renaissances urbaines, xvie-xxie siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2021, pp. 279-290.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde, R. de Llobet, X. Huetz de Lemps and M. Rodrigo y Alharilla, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los Roxas: historia de Filipinas en el siglo xix a través de una familia criolla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La corde de Manille&amp;quot;, in P. Singaravélou et S. Venayre (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du xviiie siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Fayard, 2020, pp. 65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Un caso colonial de corrupción sistémica. Las Filipinas al final del siglo xix&amp;quot;, in A. Coello de la Rosa and M. Rodrigo y Alharilla (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justicia robada. Corrupción, codicia y bien público en el mundo hispano (siglos xvii-xx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona, Icaria Editorial, 2018, pp. 263-278.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Los criollos en las Filipinas del siglo xix: una elite discreta&amp;quot;, in M. D. Elizalde and C. Yuste (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes imperiales. Intercambios, interacciones y representación política entre Nueva España, las Antillas y Filipinas, siglos xviii y xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Consejo Superior de Investigaciones Científicas, 2018, pp. 185-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (eds.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Ville coloniale&amp;quot; and &amp;quot;Colonies&amp;quot; in C. Charle and D. Roche (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles, Actes Sud, 2018, pp. 1381-1383 and 1544-1551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Las metástasis imperiales de la corrupción en la España de la Restauración&amp;quot;, in B. de Riquer, J. L. Pérez Francesch, G. Rubí, L. Feran Toledano and O. Luján (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrupción política en la España contemporánea. Un enfoque interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Marcial Pons Historia, 2018, pp. 317-330.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps (eds.)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Filipinas, siglo xix. Coexistencia e interacción entre comunidades en el Imperio español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, 582 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;La controversia de las sepulturas en Filipinas (finales del siglo xviii- finales del siglo xix)&amp;quot;, in X. Huetz de Lemps, G. Álvarez Chillida and M. D. Elizalde (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G**obernar colonias, administrar almas. Poder colonial y órdenes religiosas en los imperios ibéricos (1808-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Casa de Velázquez, 2018, pp. 251-285.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;El Ayuntamiento de Manila en siglo xix: un espacio acotado de convivencia entre criollos y peninsulares&amp;quot;, in M. D. Elizalde and X. Huetz de Lemps (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistencia e interacción entre comunidades en un Imperio. Un análisis historico a través de las Filipinas españolas del siglo xix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid, Ediciones Polifemo, 2017, pp. 175-226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;L’invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole&amp;quot;, in M. Lauwers and A. Zemour (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antibes, Éditions APDCA, 2016, pp. 479-494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les Philippines&amp;quot;, in G. Simon (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2015, pp. 732-739.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• X. Huetz de Lemps, &amp;quot;Les projets espagnols d’importation de main d’œuvre asiatique dans les Philippines de la fin du xixe siècle&amp;quot;, in J.-P. Pellegrinetti (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée en passion. Mélanges d’histoire contemporaine offerts à Ralph Schor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Classiques Garnier, 2015, pp. 211-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Poder, religión y control en Filipinas. Colaboración y conflicto entre el Estado y las órdenes religiosas, 1868-1898&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°100, 2015(4), pp. 151-176.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• M. D. Elizalde and X. Huetz de Lemps &amp;quot;Un singular modelo colonizador: el papel de las órdenes religiosas en la administración de Filipinas, siglos xvi al xix&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°17, 2015, pp. 185-220.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation in international research programmes (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020-2023: research project &amp;quot;Los cónsules extranjeros en Filipinas y el Mar de China, siglo XIX&amp;quot;, funded by the Ministerio de Ciencia, Innovación y Universidades, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2018-2019: research project, project holder with M. Rodrigo y Alharilla, &amp;quot;Imperialismo, mercantilismo, liberalismo. Las experiencias españolas y francesas de acceso a los mercados extraeuropeos (años 1770-años 1890)&amp;quot;, funded by the Institut d’Història Jaume Vicens i Vives (Universitat Pompeu Fabra, Barcelona) and the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2017-2021: research project &amp;quot;Transitions funéraires en Occident de l’Antiquité à nos jours&amp;quot;, funded by the École Française de Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2019: research project &amp;quot;Replanteamiento de la política colonial española en el siglo xix: la modernización de Filipinas, 1868-1898&amp;quot;, funded by the Ministerio de Economía y Competitividad, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1989-1990, Lavoisier fellowship in the Philippines, Ministère des Affaires étrangères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1990-1992, Member of the École des Hautes Études Hispaniques et Ibériques (Casa de Velázquez, Madrid).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2000-2002, Secondment to the Institut de Recherche sur le Sud-Est Asiatique, Maison Asie-Pacifique (Marseille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorships</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Editorial advisory board of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies: Historical and Ethnographic Viewpoints,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers. Revue d’Histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• External evaluator for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de Estudios Americanos, Aséanie, Ayer, Caravelle, Hispania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Économie Société, Historia Social, Journal of Spanish Cultural Studies, Moussons, Nuevo Mundo/Mundos nuevos, Revista de Indias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegueta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper/Research Presentations (since 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les velléités impérialistes de la France aux Philippines (vers 1820-vers 1860)&amp;quot;, Imperialismo, mercantilismo, liberalismo. Las experiancias española y francesa de acceso a los mercados extra-europeos (1770-1860), Madrid, 9-10 jan. 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La ingeniería civil frente a las dificultades medioambientales: las remodelaciones portuarias de Manila en el siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix, madrid, 10-11 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L’inclusion conflictuelle dans les faubourgs de Manille d’une hacienda franciscaine (San Lázaro-Dulumbayan, 1860-1898&amp;quot;, Administrer les marges urbaines de l’empire espagnol (xvie-xixe siècles), Paris, 23-24 may 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;The entrenchment of corruption in a colonial context: the case of the Philippines (1800-present)&amp;quot;, The Corrupt Colony? Empire, Colonialism and Corruption: 1800-present, Amsterdam, 22 jan. 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;De l’efficacité commerciale des consuls de France à Manille (1820-1898)&amp;quot;, Los apoyos institucionales a la penetración en los mercados extra-europeos en el siglo xix, Barcelona, 13-14 dec. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Une mission patrimoniale impossible. La reconstruction du quartier d’Intramuros à Manille (1945 à nos jours)&amp;quot;, Urbicides, destructions et renaissances urbaines (xvie-xxie siècles), Bordeaux, 12-14 sept. 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Les systèmes funéraires en situation coloniale. Cohabitations, régulations, tensions (fin xviiie-milieu xxe siècle)&amp;quot;, Transitions funéraires en Occident de l’Antiquité à nos jours, Créteil, 22-23 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;La réduction des distances et le gouvernement des Philippines au xixe siècle : un outil de ‘désempire’ ?&amp;quot;, Les Philippines et leur monde. Gouverner et vivre aux confins des empires ibériques, Paris, 8-9 june 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;A medio camino: la modernización parcial de los transportes en Manila (segunda mitad del siglo xix&amp;quot;, La modernización de Filipinas en el siglo xix », Madrid, 1-2 june 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;El Ayuntamiento de Manila en el siglo xix: un espacio acotado de convinvencia entre criollos y peninsulares&amp;quot;, Coexistencia e interacción entre comunidades en las Filipinas del siglo xix, Madrid, 4-6 nov. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;L'invisibilisation des sépultures non-catholiques dans les Philippines sous domination espagnole (fin xviiie-fin xixe siècle)&amp;quot;, Qu’est-ce qu’une sépulture ? Humanités et systèmes funéraires, de la préhistoire à nos jours, Antibes, 13-15 oct. 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• &amp;quot;Spanish colonial responses to cholera epidemics in the Philippines (1854-1898)&amp;quot;, 14th International Conference on the History of Science in East Asia, Paris, 6-10 july 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master Program in History, Université Côte d'Azur, since 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Director of Modern and Contemporary Studies at the Casa de Velázquez, Madrid, 2005-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités 1999-2003, 14e section; 2007-2008 and 2012-2015, 22e section.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice: temps, espace et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur - EUR Société et Environnement. Serre, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires. Afrique, Antilles, Asie, années 1850-années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2012, 978-2-7495-3104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel des épices. La corruption de l’administration espagnole aux Philippines (fin XVIIIe siècle – fin XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Europe Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Goerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pinol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Pinol. Le Seuil, pp.895, 2003, Univers historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons végétales de Manille au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1. Cabanes et habitations de fortune, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61953/hbt.3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA APERTURA DE LOS MERCADOS COLONIALES HISPÁNICOS (1770-1860). PRESENTACIÓN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE PÉNÉTRATION COMMERCIALE MANQUÉE : LA FRANCE AUX PHILIPPINES DU MILIEU DES ANNÉES 1810 AU MILIEU DES ANNÉES 1840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illes i Imperis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.127-152. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31009/illesimperis.2021.i23.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matter of Grave Concern: Burial Sites and Funeral Rites in the Nineteenth-Century Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.161-188. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/phs.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impérialisme informel de la France et de l’Espagne au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rodrigo y Alharilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 410-411 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/om.211.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron, Didier Poton et Bertrand Van Ruymbeke (dir.), Les Huguenots et l’Atlantique, t. 2, Fidélités, racines et mémoires, préf. Jean‑Pierre Poussou, Paris, Les Indes savantes, 2012, 516 p. : [compte rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.431-433. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WPLH2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabre, le goupillon et la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Dolores Elizalde Pérez-Grueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°31 (3), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.031.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souces manuscrites pour l’histoire des Philippines espagnoles conservées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hidalgo Nuchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.101-112. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités paysagères de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/camed.1999.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer la ville : les usages et les enjeux du toponyme «Manila» au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33 (1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/genes.1998.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de transformation des Philippines en une colonie de peuplement espagnol (1881-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (2), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1997.1549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Philippines face au &amp;quot;Fantôme du Gange&amp;quot; : le choléra dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (1), pp.309-335. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/adh.1990.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’occasion fait le migrant. Migrations philippines transimpériales et conquête française de l’Indochine (1858 - années 1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Huetz de Lemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pionnières et pionniers des migrations globales (XVIIIe - XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Bartolomei, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06132027"/>
+    <w:nsid w:val="B5BF3736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-huetz-de-lemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0759-8223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050242873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44452850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078262386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Xavier.HUETZdeLEMPS@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goerg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/hbt.3391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodrigo y Alharilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.211.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.06" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/phs.2021.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rodrigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WPLH2007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Dolores Elizalde P&#233;rez-Grueso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.031.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hidalgo Nuchera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camed.1999.1258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/adh.1990.1773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-huetz-de-lemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0759-8223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050242873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44452850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078262386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Xavier.HUETZdeLEMPS@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goerg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Walter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/hbt.3391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Rodrigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31009/illesimperis.2021.i23.06" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/phs.2021.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodrigo y Alharilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.211.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WPLH2007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Dolores Elizalde P&#233;rez-Grueso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.031.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hidalgo Nuchera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camed.1999.1258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1998.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/adh.1990.1773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>