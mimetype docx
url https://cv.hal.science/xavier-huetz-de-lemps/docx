--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5BF3736"/>
+    <w:nsid w:val="53F0E960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>