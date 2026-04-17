--- v1 (2026-03-26)
+++ v2 (2026-04-17)
@@ -160,1393 +160,1527 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
+                <w:t xml:space="preserve">Low-Load Blood-Flow Restricted Resistance Training Improves Finger Flexor Muscle Function in Experienced Climbers: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Titouan P Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrène Santal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.113193. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488723v1</w:t>
+                <w:t xml:space="preserve">hal-05572415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Randy</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrène Santal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hugues</w:t>
+                <w:t xml:space="preserve">Titouan Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488735v1</w:t>
+                <w:t xml:space="preserve">hal-05488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of upper and lower limbs in climbing dyno movement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrène Santal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14571⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738064v2</w:t>
+                <w:t xml:space="preserve">hal-05488735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified vector coding analysis of the shoulder and elbow joints coordination during arm-jump test</w:t>
+                <w:t xml:space="preserve">Blood flow restriction exacerbates muscle deoxygenation and fatigue during sport climbing specific finger flexors resistance training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Titouan P Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, pp.1097-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05980-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738062v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood flow restriction exacerbates muscle deoxygenation and fatigue during sport climbing specific finger flexors resistance training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination of upper and lower limbs in climbing dyno movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan P Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+                <w:t xml:space="preserve">Sophie Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Coudurier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05980-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299873v1</w:t>
+                <w:t xml:space="preserve">hal-04738064v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified vector coding analysis of the shoulder and elbow joints coordination during arm-jump test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearm muscle coordination in climbers: Repeatability and load sharing between finger flexors and extensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2025 - The XXX Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A connected wall for biomechanical speed climbing analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermovement effect on arm-jump performance in rock climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCRA 2023 - 6th Congress of the International Rock Climbing Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Wolf, Aug 2023, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limb joints coordination during jump pull-ups in rock climbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1556,124 +1690,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of Rock Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été Science 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dinard, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1683,157 +1817,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral presentation for the CDP of my undergoing PhD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1901,51 +2035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEBD9143"/>
+    <w:nsid w:val="ECFF7015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2132,51 +2266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-2845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-2845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>