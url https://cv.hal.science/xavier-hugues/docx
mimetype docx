--- v2 (2026-04-17)
+++ v3 (2026-05-12)
@@ -730,248 +730,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of upper and lower limbs in climbing dyno movement</w:t>
+                <w:t xml:space="preserve">Modified vector coding analysis of the shoulder and elbow joints coordination during arm-jump test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14571⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738064v2</w:t>
+                <w:t xml:space="preserve">hal-04738062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified vector coding analysis of the shoulder and elbow joints coordination during arm-jump test</w:t>
+                <w:t xml:space="preserve">Coordination of upper and lower limbs in climbing dyno movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738062v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A connected wall for biomechanical speed climbing analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,317 +1216,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
+                <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rogue</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198992v1</w:t>
+                <w:t xml:space="preserve">hal-04202816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Rock-climbing wall: enhancing biomechanics analysis of climbing performance</w:t>
+                <w:t xml:space="preserve">Kinematic and kinetic comparisons of Jump pull ups used in rockclimbing evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Thepault</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202816v1</w:t>
+                <w:t xml:space="preserve">hal-04198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermovement effect on arm-jump performance in rock climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1577,64 +1577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limb joints coordination during jump pull-ups in rock climbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,51 +1717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of Rock Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,64 +1844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral presentation for the CDP of my undergoing PhD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECFF7015"/>
+    <w:nsid w:val="9D0C34C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2266,51 +2266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-2845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-2845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>