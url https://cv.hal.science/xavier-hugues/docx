--- v3 (2026-05-12)
+++ v4 (2026-06-02)
@@ -328,295 +328,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrène Santal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488723v1</w:t>
+                <w:t xml:space="preserve">hal-05488735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finger flexor and extensor muscles load sharing: Effect of the climbing grip technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+                <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198 (March), pp.113193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488735v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood flow restriction exacerbates muscle deoxygenation and fatigue during sport climbing specific finger flexors resistance training</w:t>
               </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,77 +1002,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forearm muscle coordination in climbers: Repeatability and load sharing between finger flexors and extensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Physics 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1261,51 +1261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S15-S17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRCRA 2023 - 6th Congress of the International Rock Climbing Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Wolf, Aug 2023, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1730,51 +1730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été Science 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dinard, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brugniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,51 +2035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D0C34C1"/>
+    <w:nsid w:val="D9DF029D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2266,51 +2266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-2845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-hugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-2845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coudurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05980-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738062v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738064v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thepault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rogue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>