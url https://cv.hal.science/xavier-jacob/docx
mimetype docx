--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic investigation of the near-surface turbulence on Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic Propagation in the Near-Surface Martian Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Martin Gillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+                <w:t xml:space="preserve">Andi Petculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexander E. Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0024347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JE008469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04413922v1</w:t>
+                <w:t xml:space="preserve">insu-04833964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Propagation in the Near-Surface Martian Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Gillier</w:t>
+                <w:t xml:space="preserve">An acoustic investigation of the near-surface turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andi Petculescu</w:t>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander E. Stott</w:t>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129, </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.420 - 435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JE008469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0024347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04833964v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04413922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced alteration of apatite on the surface of Mars: first in situ observations with SuperCam Raman onboard Perseverance</w:t>
               </w:r>
@@ -927,64 +927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of sound propagation in Mars' lower atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andi Petculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,377 +1042,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04473167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics Reveals Short-Term Air Temperature Fluctuations Near Mars' Surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Munguira</w:t>
+                <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Hueso</w:t>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R D Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL100333⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03993980v1</w:t>
+                <w:t xml:space="preserve">insu-03848666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Murdoch</w:t>
+                <w:t xml:space="preserve">Acoustics Reveals Short-Term Air Temperature Fluctuations Near Mars' Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R D Lorenz</w:t>
+                <w:t xml:space="preserve">Asier Munguira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mimoun</w:t>
+                <w:t xml:space="preserve">Ricardo Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03848666v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 605, pp.653-658. </w:t>
@@ -1578,429 +1578,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03764175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Wind Characterization with the SuperCam Microphone under a Simulated martian Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Robinson</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.114060-114072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200966v1</w:t>
+                <w:t xml:space="preserve">hal-03039928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott H. Robinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cais</w:t>
+                <w:t xml:space="preserve">S. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088041v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Wind Characterization with the SuperCam Microphone under a Simulated martian Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott H. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">Philippe Cais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 354, pp.114060-114072. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039928v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03088041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-instrumentation monitoring for the curing process of a composite structure</w:t>
               </w:r>
@@ -2114,144 +2114,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species separation of a binary mixture under acoustic streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy acoustic testing of the Mars 2020 microphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dochy</w:t>
+                <w:t xml:space="preserve">Alexandre Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Mojtabi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Sournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (5), pp.64. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.260-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11824-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152198v1</w:t>
+                <w:t xml:space="preserve">hal-02000690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to laser sparks: a link between Laser-Induced Breakdown Spectroscopy, acoustic measurements and crater morphology</w:t>
               </w:r>
@@ -2263,64 +2280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2365,161 +2382,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02028808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy acoustic testing of the Mars 2020 microphone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species separation of a binary mixture under acoustic streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lasue</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cadu</w:t>
+                <w:t xml:space="preserve">Thibaut Dochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sournac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 165, pp.260-271. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (5), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11824-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000690v1</w:t>
+                <w:t xml:space="preserve">hal-02152198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture content monitoring in glulam structures by embedded sensors via electrical methods</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,51 +2764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Probing of the Jamming Transition in an Unconsolidated Granular Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Aleshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,135 +3058,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical interactions between low frequency ultrasound and clogging at microscale for fouling control</w:t>
+                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Jambert</w:t>
+                <w:t xml:space="preserve">S Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Liot</w:t>
+                <w:t xml:space="preserve">B Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Jacob</w:t>
+                <w:t xml:space="preserve">P Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Hengl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507665v1</w:t>
+                <w:t xml:space="preserve">insu-04708437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted microfluidic filtration cell to control the clogging in porous media</w:t>
               </w:r>
@@ -3198,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,921 +3304,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars acoustics: a playlist of surface-atmosphere interactions recorded at Jezero crater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of physical interactions between low frequency ultrasound and clogging at microscale for fouling control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3073</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04720444v1</w:t>
+                <w:t xml:space="preserve">hal-05507665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mars acoustics: a playlist of surface-atmosphere interactions recorded at Jezero crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04708437v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04720444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling support to acoustic sensing at the surface of Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">N-waves propagating through the Mars atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A280-A280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0018842⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887570v1</w:t>
+                <w:t xml:space="preserve">hal-04886968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of martian geological material from the shock waves of the laser-induced sparks of supercam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling support to acoustic sensing at the surface of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A280-A280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035443v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic recording of near-surface turbulence on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+                <w:t xml:space="preserve">Acoustics of martian geological material from the shock waves of the laser-induced sparks of supercam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">184th Acoustical Society of America Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lunar and Planetary Institute, Mar 2023, The Woodlands, Texas, United States. pp.LPI Contrib. No. 2806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736424v1</w:t>
+                <w:t xml:space="preserve">hal-04035443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acoustic propagation on Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Gillier</w:t>
+                <w:t xml:space="preserve">Acoustic recording of near-surface turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andi Petculescu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">184th Acoustical Society of America Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chicago (IL), United States. pp.A280-A280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0018840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04887565v1</w:t>
+                <w:t xml:space="preserve">hal-04736424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-waves propagating through the Mars atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling acoustic propagation on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Petculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A280-A280, </w:t>
+              <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A279-A279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0018844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0018840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886968v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperCam on the Perseverance Rover for Exploration of Jezero Crater: Remote LIBS, VISIR, Raman, and Time-Resolved Luminescence Spectroscopies Plus Micro-Imaging and Acoustics</w:t>
               </w:r>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of smartphone ultrasonic airborne communication as regards acoustic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2639-2643, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4522,243 +4522,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOISTURE CONTENT MONITORING IN GLULAM STRUCTURES BY EMBEDDED SENSORS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ETUDE NUMERIQUE DE L'ECOULEMENT GENERE PAR UNE ONDE ULTRASONORE : Eckart streaming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dochy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Structural Health Assessment of Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078673v1</w:t>
+                <w:t xml:space="preserve">hal-03465558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE NUMERIQUE DE L'ECOULEMENT GENERE PAR UNE ONDE ULTRASONORE : Eckart streaming.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MOISTURE CONTENT MONITORING IN GLULAM STRUCTURES BY EMBEDDED SENSORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">4th international conference on Structural Health Assessment of Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465558v1</w:t>
+                <w:t xml:space="preserve">hal-02078673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Content Monitoring in Glulam by Electrical Methods</w:t>
               </w:r>
@@ -4980,458 +4980,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure monitoring of an autoclave manufactured industrial part: added value of complementary instrumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of the curing process of an industrial composite structure by TJS and FUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Luyckx</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Davila</w:t>
+                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM-19 – The 19th International Conference on Composite Materials, Montréal (Canada), July 28 – August 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.1178-1187</w:t>
+              <w:t xml:space="preserve">35CIMM - 35 Congreso Internacional de Metalurgia y Materiales, Saltillo (Mexico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saltillo, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183204v1</w:t>
+                <w:t xml:space="preserve">hal-02182180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avancées dans le suivi de cuisson des pièces composites</w:t>
+                <w:t xml:space="preserve">Cure monitoring of an autoclave manufactured industrial part: added value of complementary instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luyckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th JNC, Journées Nationales sur les Composites, Nantes, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICCM-19 – The 19th International Conference on Composite Materials, Montréal (Canada), July 28 – August 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.1178-1187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183347v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the curing process of an industrial composite structure by TJS and FUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des avancées dans le suivi de cuisson des pièces composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Torres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35CIMM - 35 Congreso Internacional de Metalurgia y Materiales, Saltillo (Mexico)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Saltillo, Mexico</w:t>
+              <w:t xml:space="preserve">18th JNC, Journées Nationales sur les Composites, Nantes, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182180v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une onde acoustique (Eckart streaming) sur la séparation des espèces d'une solution binaire dans le champ de gravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5450,411 +5450,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic imaging based on frequency-domain optimization form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting the temperature insensitivity of the modal birefringence of micro-structured fibre Bragg gratings for cure cycle monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rodriguez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Workshop on the use of Optical Fibres for monitoring Composites manufacturing process, Toulouse (France), 28-29 nov.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811311v1</w:t>
+                <w:t xml:space="preserve">hal-02187230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental characterization of pre-fractal anisotropic stacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic imaging based on frequency-domain optimization form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perrine Sahuguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810924v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the temperature insensitivity of the modal birefringence of micro-structured fibre Bragg gratings for cure cycle monitoring</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental characterization of pre-fractal anisotropic stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lammens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on the use of Optical Fibres for monitoring Composites manufacturing process, Toulouse (France), 28-29 nov.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187230v1</w:t>
+                <w:t xml:space="preserve">hal-00810924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Ultrasonore des tissus biologiques par Energie Topologique dans le Domaine Temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Sahuguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,51 +6000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF ELASTIC NON LINEARITY OF SOFT SOLIDS WITH TRANSIENT ELASTOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,51 +6179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted microfluidic filtration cell to control the clogging in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de l'interaction d'ondes élastiques à la mesure des propriétés non-linéaires des matériaux et à la caractérisation de champs de pression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Diderot - Paris VII, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6546,51 +6546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09736-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Petculescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Stott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04070392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D Lorenz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105684" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Munguira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107635" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mojtabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11824-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cadu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sournac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.09.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5745" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hengl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Angel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018844" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298453v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gibiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Sahuguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09736-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Petculescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Stott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04070392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D Lorenz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105684" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Munguira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107635" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cadu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mojtabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11824-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5745" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Liot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Jacob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hengl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018844" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018842" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Angel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018840" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298453v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gibiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183347v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Sahuguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>