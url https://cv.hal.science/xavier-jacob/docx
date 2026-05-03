--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1578,429 +1578,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03764175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Wind Characterization with the SuperCam Microphone under a Simulated martian Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">Scott H. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114060⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039928v1</w:t>
+                <w:t xml:space="preserve">insu-03088041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+                <w:t xml:space="preserve">Experimental Wind Characterization with the SuperCam Microphone under a Simulated martian Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cais</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.114060-114072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088041v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-instrumentation monitoring for the curing process of a composite structure</w:t>
               </w:r>
@@ -2114,412 +2114,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy acoustic testing of the Mars 2020 microphone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listening to laser sparks: a link between Laser-Induced Breakdown Spectroscopy, acoustic measurements and crater morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chide</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lasue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sournac</w:t>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.50-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000690v1</w:t>
+                <w:t xml:space="preserve">hal-02028808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to laser sparks: a link between Laser-Induced Breakdown Spectroscopy, acoustic measurements and crater morphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lasue</w:t>
+                <w:t xml:space="preserve">Species separation of a binary mixture under acoustic streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 153, pp.50-60. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (5), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11824-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02028808v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species separation of a binary mixture under acoustic streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy acoustic testing of the Mars 2020 microphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dochy</w:t>
+                <w:t xml:space="preserve">Alexandre Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Mojtabi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Sournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (5), pp.64. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.260-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11824-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152198v1</w:t>
+                <w:t xml:space="preserve">hal-02000690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture content monitoring in glulam structures by embedded sensors via electrical methods</w:t>
               </w:r>
@@ -3058,640 +3058,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted microfluidic filtration cell to control the clogging in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Maurice</w:t>
+                <w:t xml:space="preserve">Julie Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chide</w:t>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04708437v1</w:t>
+                <w:t xml:space="preserve">hal-05545648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted microfluidic filtration cell to control the clogging in porous media</w:t>
+                <w:t xml:space="preserve">Study of physical interactions between low frequency ultrasound and clogging at microscale for fouling control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jambert</w:t>
+                <w:t xml:space="preserve">J Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Liot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">O Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Duru</w:t>
+                <w:t xml:space="preserve">X Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+                <w:t xml:space="preserve">N Hengl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Pragues (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545648v1</w:t>
+                <w:t xml:space="preserve">hal-05507665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical interactions between low frequency ultrasound and clogging at microscale for fouling control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mars acoustics: a playlist of surface-atmosphere interactions recorded at Jezero crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507665v1</w:t>
+                <w:t xml:space="preserve">insu-04720444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars acoustics: a playlist of surface-atmosphere interactions recorded at Jezero crater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Mimoun</w:t>
+                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3073</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04720444v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04708437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-waves propagating through the Mars atmosphere</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustics of martian geological material from the shock waves of the laser-induced sparks of supercam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Wiens</w:t>
+                <w:t xml:space="preserve">C. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lunar and Planetary Institute, Mar 2023, The Woodlands, Texas, United States. pp.LPI Contrib. No. 2806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886968v1</w:t>
+                <w:t xml:space="preserve">hal-04035443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling support to acoustic sensing at the surface of Mars</w:t>
               </w:r>
@@ -3788,420 +3779,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of martian geological material from the shock waves of the laser-induced sparks of supercam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. M. Angel</w:t>
+                <w:t xml:space="preserve">Acoustic recording of near-surface turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">184th Acoustical Society of America Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chicago (IL), United States. pp.A280-A280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035443v1</w:t>
+                <w:t xml:space="preserve">hal-04736424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic recording of near-surface turbulence on Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+                <w:t xml:space="preserve">Modeling acoustic propagation on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Petculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">184th Acoustical Society of America Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0018843⟩</w:t>
+              <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A279-A279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736424v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acoustic propagation on Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Stott</w:t>
+                <w:t xml:space="preserve">N-waves propagating through the Mars atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">184TH MEETING OF THE ACOUSTICAL SOCIETY OF AMERICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A279-A279, </w:t>
+              <w:t xml:space="preserve">, ACOUSTICAL SOCIETY OF AMERICA, May 2023, Chicago, United States. pp.A280-A280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0018840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0018844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887565v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperCam on the Perseverance Rover for Exploration of Jezero Crater: Remote LIBS, VISIR, Raman, and Time-Resolved Luminescence Spectroscopies Plus Micro-Imaging and Acoustics</w:t>
               </w:r>
@@ -4528,64 +4528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE NUMERIQUE DE L'ECOULEMENT GENERE PAR UNE ONDE ULTRASONORE : Eckart streaming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5361,77 +5361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une onde acoustique (Eckart streaming) sur la séparation des espèces d'une solution binaire dans le champ de gravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5450,201 +5450,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the temperature insensitivity of the modal birefringence of micro-structured fibre Bragg gratings for cure cycle monitoring</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic imaging based on frequency-domain optimization form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lammens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Sahuguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on the use of Optical Fibres for monitoring Composites manufacturing process, Toulouse (France), 28-29 nov.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187230v1</w:t>
+                <w:t xml:space="preserve">hal-00811311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic imaging based on frequency-domain optimization form</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental characterization of pre-fractal anisotropic stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Sahuguet</w:t>
+                <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5653,182 +5623,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811311v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental characterization of pre-fractal anisotropic stacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting the temperature insensitivity of the modal birefringence of micro-structured fibre Bragg gratings for cure cycle monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Workshop on the use of Optical Fibres for monitoring Composites manufacturing process, Toulouse (France), 28-29 nov.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810924v1</w:t>
+                <w:t xml:space="preserve">hal-02187230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Ultrasonore des tissus biologiques par Energie Topologique dans le Domaine Temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Sahuguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,90 +6166,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted microfluidic filtration cell to control the clogging in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6546,51 +6546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09736-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Petculescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Stott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04070392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D Lorenz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105684" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Munguira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107635" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cadu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mojtabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11824-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5745" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Liot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Jacob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hengl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018844" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018842" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Angel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018840" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298453v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gibiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183347v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Sahuguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09736-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Petculescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Stott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04070392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D Lorenz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105684" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Munguira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107635" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mojtabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11824-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cadu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sournac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.09.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5745" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Liot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hengl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Angel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018842" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018844" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298453v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gibiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tromp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183347v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Sahuguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>