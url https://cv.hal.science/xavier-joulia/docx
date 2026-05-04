--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1972,394 +1972,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of three-phase batch extractive distillation</w:t>
+                <w:t xml:space="preserve">Batch heteroazeotropic distillation in a new Generalised Double-Column System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien Arias-Barreto</w:t>
+                <w:t xml:space="preserve">Ferenc Dénes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Péter Láng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chalcidique, Greece. pp.1608-1612</w:t>
+              <w:t xml:space="preserve">PRES'11, 14th Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Florence, Italy. pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093309v1</w:t>
+                <w:t xml:space="preserve">hal-04026512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Methodology for Exergy Balance in a Process Simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of three-phase batch extractive distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alien Arias-Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ghannadzadeh</w:t>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 21, 21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chalkidiki, Greece. pp.1758-1762</w:t>
+              <w:t xml:space="preserve">21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chalcidique, Greece. pp.1608-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087346v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch heteroazeotropic distillation in a new Generalised Double-Column System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Methodology for Exergy Balance in a Process Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghannadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Dénes</w:t>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Láng</w:t>
+                <w:t xml:space="preserve">Olivier Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRES'11, 14th Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Florence, Italy. pp.725-730</w:t>
+              <w:t xml:space="preserve">ESCAPE 21, 21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chalkidiki, Greece. pp.1758-1762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026512v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic insight on extractive distillation with entrainer forming new azeotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,77 +2522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of heterogeneous batch extractive distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Arias-Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2630,77 +2630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous batch distillation processes for waste solvent recovery in pharmaceutical industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Arias-Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Process Systems Engineering - PSE2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Salvador, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2840,527 +2840,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for phase equilibria of the ternary system (H 2 O -HI -I 2 )</w:t>
+                <w:t xml:space="preserve">Modeling the phase equilibria of nitriles by the soft-SAFT equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed K Hadj-Kali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-K Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Llovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering ESCAPE 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488021v1</w:t>
+                <w:t xml:space="preserve">hal-04489439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the phase equilibria of nitriles by the soft-SAFT equation of state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new model for phase equilibria of the ternary system (H 2 O -HI -I 2 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-K Hadj-Kali</w:t>
+                <w:t xml:space="preserve">Mohamed K Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Llovell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering ESCAPE 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489439v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of HIx part of the Iodine – Sulfur thermocycle</w:t>
+                <w:t xml:space="preserve">Weblab in Chemical Engineering between France and Brazil : validation of the methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+                <w:t xml:space="preserve">Charles D. F. de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto C. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. G. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Education – ICEE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Coimbra, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041082v1</w:t>
+                <w:t xml:space="preserve">hal-04090114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weblab in Chemical Engineering between France and Brazil : validation of the methodology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic modeling of HIx part of the Iodine – Sulfur thermocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alliet</w:t>
+                <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Education – ICEE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Coimbra, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090114v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the reactive system involved in the high temperature treatment of tar and gas coming from biomass pyrolysis</w:t>
               </w:r>
@@ -3677,303 +3677,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Structure - Odor Relationship: Using of Multidimensional Data Analysis and Neutral Network Approaches</w:t>
+                <w:t xml:space="preserve">Approche multi-classes de représentation des molécules pour la conception des produits-procédés assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Symposium on Computer Aided Process Engineering (ESCAPE 16) and 9th International Symposium on Process Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Garmisch PartenKirschen, Germany. pp.895-900</w:t>
+              <w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037229v1</w:t>
+                <w:t xml:space="preserve">hal-04037130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-classes de représentation des molécules pour la conception des produits-procédés assistée par ordinateur</w:t>
+                <w:t xml:space="preserve">Quantitative Structure - Odor Relationship: Using of Multidimensional Data Analysis and Neutral Network Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salif Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">16th European Symposium on Computer Aided Process Engineering (ESCAPE 16) and 9th International Symposium on Process Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Garmisch PartenKirschen, Germany. pp.895-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037130v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weblab France-Brésil en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz V. Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,278 +4790,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for dynamics in flexible process design: A switchability index</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiya Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726892v1</w:t>
+                <w:t xml:space="preserve">hal-03106338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for dynamics in flexible process design: A switchability index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.107149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106338v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a system for hydrogen permeation from gas phase to liquid sodium</w:t>
               </w:r>
@@ -5794,546 +5794,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
+                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339865v1</w:t>
+                <w:t xml:space="preserve">hal-01735283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951974v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735283v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063567v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
@@ -6700,77 +6700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Chairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiya Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6949,291 +6949,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a transfer model for the design and the operation of sodium purification systems for fast breeder reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Latge Christian</w:t>
+                <w:t xml:space="preserve">Thermal degradation kinetics of a commercial epoxy resin-Comparative analysis of parameter estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Chairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (27), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897385v1</w:t>
+                <w:t xml:space="preserve">hal-02134646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation kinetics of a commercial epoxy resin-Comparative analysis of parameter estimation methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziza Chairat</w:t>
+                <w:t xml:space="preserve">Development of a transfer model for the design and the operation of sodium purification systems for fast breeder reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayiri Khatcheressian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latge Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132 (27), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, SFGP 2013 Conference Special Issue: The Chemical Engineering Sciences for a Sustainable Industry, 93 (2), pp.213-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.42201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134646v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the tritium distribution in the effluents resulting from the sodium hydrolysis</w:t>
               </w:r>
@@ -7347,1077 +7347,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Double-Column System for Heteroazeotropic Batch Distillation by Experiments and Dynamic Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two industrial examples of coupling experiments and simulations for increasing quality and yield of distilled beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Denes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Sophie Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samir Kadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Albet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63456-6.50027-2⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905120v1</w:t>
+                <w:t xml:space="preserve">hal-01951993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two industrial examples of coupling experiments and simulations for increasing quality and yield of distilled beverages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a New Double-Column System for Heteroazeotropic Batch Distillation by Experiments and Dynamic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Kadir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+                <w:t xml:space="preserve">Ferenc Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Albet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (4), pp.343-354. </w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63456-6.50027-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951993v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the study of catalytic membrane reactor for water detritiation: Membrane characterization.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Troulay</w:t>
+                <w:t xml:space="preserve">Sustainability assessment of an integrated High Temperature Steam Electrolysis - enhanced Biomass to Liquid Fuel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bernical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Noirot-Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.844-848. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. A to G. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie302490y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523381v1</w:t>
+                <w:t xml:space="preserve">hal-00815296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability assessment of an integrated High Temperature Steam Electrolysis - enhanced Biomass to Liquid Fuel process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bernical</w:t>
+                <w:t xml:space="preserve">On the study of catalytic membrane reactor for water detritiation: Membrane characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mascarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Troulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baurens</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp. A to G. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (6-8), pp.844-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie302490y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815296v1</w:t>
+                <w:t xml:space="preserve">hal-03523381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative WebLab in chemical engineering between France and Brazil: Validation of the methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 3. Azeotropic Mixtures with Light Boiling Entrainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.4643-4660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201942b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878668v1</w:t>
+                <w:t xml:space="preserve">hal-02354756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 4. Azeotropic Mixtures with Intermediate Boiling Entrainer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Feasibility analysis, synthesis, and design of reactive distillation processes: A focus on double-feed processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie2019432⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (8), pp.2346-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/AIC.12768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility analysis, synthesis, and design of reactive distillation processes: A focus on double-feed processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+                <w:t xml:space="preserve">Cooperative WebLab in chemical engineering between France and Brazil: Validation of the methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galo Carrillo Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Charles D.F. de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Brehelin</w:t>
+                <w:t xml:space="preserve">Antonio J.G. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/AIC.12768⟩</w:t>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 7, pp. e7-e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03468987v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 3. Azeotropic Mixtures with Light Boiling Entrainer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 4. Azeotropic Mixtures with Intermediate Boiling Entrainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (2), pp.4643-4660. </w:t>
+              <w:t xml:space="preserve">, 2012, 51 (18), pp.6489-6501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie201942b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie2019432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354756v1</w:t>
+                <w:t xml:space="preserve">hal-03468961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General methodology for exergy balance in ProSimPlus® process simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghannadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8481,90 +8481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibria measurements of bitter orange aroma compounds highly diluted in boiling hydro-alcoholic solutions at 101.3 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8749,64 +8749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeotrope Prediction by Monte Carlo Molecular Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8996,64 +8996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Heterogeneous Batch Extractive Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Arias Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9094,650 +9094,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage complexity in phase equilibria modeling ? Application to the Bunsen reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">HIx system thermodynamic model for hydrogen production by the sulfur-iodine cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lovera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Philippe Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.333-338. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (4), pp.1696-1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70276-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006560v1</w:t>
+                <w:t xml:space="preserve">hal-03572160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 2. Low-Relative-Volatility Binary Mixtures with Heavy Entrainer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New double column system for heteroazeotropic batch distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Dénes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Láng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Gabor Modla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (7), pp.3560-3572. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (10), pp.1631-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie801061y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2009.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464446v1</w:t>
+                <w:t xml:space="preserve">hal-03563455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIx system thermodynamic model for hydrogen production by the sulfur-iodine cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Bunsen section thermodynamic model for hydrogen production by the sulfur-Iodine cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carles</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Patrick Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (4), pp.1696-1709. </w:t>
+              <w:t xml:space="preserve">, 2009, 3 (16), pp.6625-6635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572160v1</w:t>
+                <w:t xml:space="preserve">hal-03573174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New double column system for heteroazeotropic batch distillation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 2. Low-Relative-Volatility Binary Mixtures with Heavy Entrainer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Modla</w:t>
+                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (10), pp.1631-1643. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.3560-3572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2009.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie801061y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563455v1</w:t>
+                <w:t xml:space="preserve">hal-00464446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bunsen section thermodynamic model for hydrogen production by the sulfur-Iodine cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">How to manage complexity in phase equilibria modeling ? Application to the Bunsen reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baudouin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (16), pp.6625-6635. </w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.333-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70276-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573174v1</w:t>
+                <w:t xml:space="preserve">hal-04006560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Computational Strategy for Pressure-Driven Steady-State Simulation of Oilfield Production</w:t>
               </w:r>
@@ -9847,753 +9847,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Braunschweig</w:t>
+                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 1. Azeotropic Mixtures with Heavy Entrainer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2009.05.011⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.3544-3559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie801060n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564782v1</w:t>
+                <w:t xml:space="preserve">hal-00464445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 1. Azeotropic Mixtures with Heavy Entrainer.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Braunschweig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (7), pp.3544-3559. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (10), pp.1529-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie801060n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2009.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464445v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized intermolecular potential for nitriles based on Anisotropic United Atoms model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Liquid–liquid equilibria of the ternary systems 3-methyl-1-butanol + ethanol + water and 2-methyl-1-propanol + ethanol + water at 293.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-008-0301-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (4), pp.910-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je700558x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475978v1</w:t>
+                <w:t xml:space="preserve">hal-04696166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–liquid equilibria of the ternary systems 3-methyl-1-butanol + ethanol + water and 2-methyl-1-propanol + ethanol + water at 293.15 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Kadir</w:t>
+                <w:t xml:space="preserve">Optimized intermolecular potential for nitriles based on Anisotropic United Atoms model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Decloux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Mijoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (4), pp.910-912. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 14 n° 7., 571-580 available on : http://oatao.univ-toulouse.fr/928/1/gerbaud_928.pdf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je700558x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-008-0301-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696166v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour reactive distillation process for hydrogen production by HI decomposition from HI–I2–H2O solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+                <w:t xml:space="preserve">Computer Aided Aroma Design. I. Molecular knowledge framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salif Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (3), pp.396-407. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1902-1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943401v1</w:t>
+                <w:t xml:space="preserve">hal-03579610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided Aroma Design. I. Molecular knowledge framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Vapour reactive distillation process for hydrogen production by HI decomposition from HI–I2–H2O solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salif Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (11), pp.1902-1911. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579610v1</w:t>
+                <w:t xml:space="preserve">hal-02943401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven steady-state simulation of oilfield infrastructure</w:t>
               </w:r>
@@ -10709,51 +10709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column configurations of continuous heterogeneous extractive distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Papp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10761,51 +10761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endre Rev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Lelkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vol. 53 n° 8., 1982-1993 available on : http://oatao.univ-toulouse.fr/10/2/gerbaud_10.pdf. </w:t>
@@ -10849,429 +10849,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structure—Odor relationship: Using of multidimensional data analysis and neural network approaches</w:t>
+                <w:t xml:space="preserve">Multiclass molecular knowledge framework for product and process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Computer Aided Chemical Engineering, 21, pp.895-900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1570-7946(06)80159-8⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Computer Aided Chemical Engineering, 21, pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(06)80158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008285v1</w:t>
+                <w:t xml:space="preserve">hal-04008267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical residue curve map analysis applied to solvent recovery in non-ideal binary mixtures by batch distillation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (8), pp.672-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2005.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass molecular knowledge framework for product and process design</w:t>
+                <w:t xml:space="preserve">Quantitative structure—Odor relationship: Using of multidimensional data analysis and neural network approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Computer Aided Chemical Engineering, 21, pp.889-894. </w:t>
+              <w:t xml:space="preserve">, 2006, Computer Aided Chemical Engineering, 21, pp.895-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1570-7946(06)80158-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(06)80159-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008267v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch Extractive Distillation with Light Entrainer</w:t>
               </w:r>
@@ -11283,51 +11283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endre Rev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Fonyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11508,51 +11508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de faisabilité, synthèse et conception des procédés de distillation réactive : état de l'art et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,90 +11624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Design of Reactive Distillation Columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (4), pp.379-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11741,77 +11741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of n-hexane - ethyl acetate mixture by azeotropic batch distillation with heterogeneous entrainers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhoanny Acosta-Esquijarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pardillo-Fontdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11871,90 +11871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a dynamic multiphase flash: the positive flash. Application to the calculation of ternary diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Llovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12001,77 +12001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Batch Extractive Distillation of Minimum Boiling Azeotropic Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhoanny Acosta-Esquijarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12130,64 +12130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Multiple Steady States of an Industrial Heterogeneous Azeotropic Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12925,51 +12925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility assessment of spirits distillation processes: focus on the Armagnac distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13619,103 +13619,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitter orange distillation: determination of key odourants then simulation of distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV. Congrès SFGP 2013 "les Sciences du Génie des Procédés pour une Industrie Durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. </w:t>
@@ -13757,77 +13757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGSOLexpert: Entrainer Selection Tool for waste solvent recovery by batch distillation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13865,64 +13865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding batch extractive distillation product sequence from thermodynamic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13973,64 +13973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Statistical Associating Fluid Theory (SAFT) for the calculation of the vapour-liquid equilibrium: Modeling of the N2O4-NO2 reacting system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14175,51 +14175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25D57011"/>
+    <w:nsid w:val="BAAF2583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14406,51 +14406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-joulia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-7516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031910572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231003903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367185858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1761-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Segur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duterme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bernical" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot-Le Borgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Vieville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. F. de Jesus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C. Giordano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. G. Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nozahic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Latg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gainville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz V. Loureiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. B. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. O. Nascimento" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Brazzale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chassery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2021.1895661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duterme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montuir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50228-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Liger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Troulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T55" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.12.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897385v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayiri Khatcheressian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22127" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134646v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lorcet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Godlewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Denes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50027-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kadir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2013.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523381v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302490y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Leroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D.F. de Jesus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J.G. Cruz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2011.09.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3004854" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59506-5.50004-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Pierucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzi-Ferraris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Modla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.01.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.09.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.05.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04696166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700558x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(07)80111-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M.B. Alves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A.O. Nascimento" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Loureiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80157-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000400v" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KRFHJMH8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skowronski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joulia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(96)00061-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLSBWJT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701012v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macchietto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lelann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(95)00124-K" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50064-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257459" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-joulia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-7516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031910572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231003903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367185858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1761-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Segur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duterme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bernical" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot-Le Borgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Vieville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. F. de Jesus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C. Giordano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. G. Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nozahic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Latg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gainville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz V. Loureiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. B. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. O. Nascimento" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Brazzale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chassery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2021.1895661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duterme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montuir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50228-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Liger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Troulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T55" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.12.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayiri Khatcheressian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22127" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lorcet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Godlewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deterre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kadir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2013.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905120v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Denes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50027-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302490y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523381v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Leroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D.F. de Jesus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J.G. Cruz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2011.09.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3004854" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59506-5.50004-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Pierucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzi-Ferraris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Modla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.09.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564782v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.05.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04696166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700558x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(07)80111-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M.B. Alves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A.O. Nascimento" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Loureiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80157-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000400v" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KRFHJMH8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skowronski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joulia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(96)00061-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLSBWJT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701012v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macchietto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lelann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(95)00124-K" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50064-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257459" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>