--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -2840,277 +2840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the phase equilibria of nitriles by the soft-SAFT equation of state</w:t>
+                <w:t xml:space="preserve">A new model for phase equilibria of the ternary system (H 2 O -HI -I 2 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Belkadi</w:t>
+                <w:t xml:space="preserve">Mohamed K Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-K Hadj-Kali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering ESCAPE 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489439v1</w:t>
+                <w:t xml:space="preserve">hal-04488021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for phase equilibria of the ternary system (H 2 O -HI -I 2 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the phase equilibria of nitriles by the soft-SAFT equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed K Hadj-Kali</w:t>
+                <w:t xml:space="preserve">M-K Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Llovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering ESCAPE 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488021v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weblab in Chemical Engineering between France and Brazil : validation of the methodology</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3677,260 +3677,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-classes de représentation des molécules pour la conception des produits-procédés assistée par ordinateur</w:t>
+                <w:t xml:space="preserve">Quantitative Structure - Odor Relationship: Using of Multidimensional Data Analysis and Neutral Network Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salif Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">16th European Symposium on Computer Aided Process Engineering (ESCAPE 16) and 9th International Symposium on Process Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Garmisch PartenKirschen, Germany. pp.895-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037130v1</w:t>
+                <w:t xml:space="preserve">hal-04037229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Structure - Odor Relationship: Using of Multidimensional Data Analysis and Neutral Network Approaches</w:t>
+                <w:t xml:space="preserve">Approche multi-classes de représentation des molécules pour la conception des produits-procédés assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Symposium on Computer Aided Process Engineering (ESCAPE 16) and 9th International Symposium on Process Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Garmisch PartenKirschen, Germany. pp.895-900</w:t>
+              <w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037229v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weblab France-Brésil en génie des procédés</w:t>
               </w:r>
@@ -5794,546 +5794,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Said</w:t>
+                <w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735283v1</w:t>
+                <w:t xml:space="preserve">cea-02339865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Puentes</w:t>
+                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
+              <w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063567v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951974v1</w:t>
+                <w:t xml:space="preserve">hal-02063567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Fiquet</w:t>
+                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Puentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339865v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,92 +6341,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -6949,291 +6953,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation kinetics of a commercial epoxy resin-Comparative analysis of parameter estimation methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziza Chairat</w:t>
+                <w:t xml:space="preserve">Development of a transfer model for the design and the operation of sodium purification systems for fast breeder reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayiri Khatcheressian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latge Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42201⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, SFGP 2013 Conference Special Issue: The Chemical Engineering Sciences for a Sustainable Industry, 93 (2), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134646v1</w:t>
+                <w:t xml:space="preserve">hal-01897385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a transfer model for the design and the operation of sodium purification systems for fast breeder reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Latge Christian</w:t>
+                <w:t xml:space="preserve">Thermal degradation kinetics of a commercial epoxy resin-Comparative analysis of parameter estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Chairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, SFGP 2013 Conference Special Issue: The Chemical Engineering Sciences for a Sustainable Industry, 93 (2), pp.213-224. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (27), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.42201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897385v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the tritium distribution in the effluents resulting from the sodium hydrolysis</w:t>
               </w:r>
@@ -7347,265 +7351,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two industrial examples of coupling experiments and simulations for increasing quality and yield of distilled beverages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a New Double-Column System for Heteroazeotropic Batch Distillation by Experiments and Dynamic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deterre</w:t>
+                <w:t xml:space="preserve">Ferenc Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Kadir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63456-6.50027-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951993v1</w:t>
+                <w:t xml:space="preserve">hal-01905120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Double-Column System for Heteroazeotropic Batch Distillation by Experiments and Dynamic Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two industrial examples of coupling experiments and simulations for increasing quality and yield of distilled beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Denes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Samir Kadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Albet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33, pp.157-162. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.343-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63456-6.50027-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905120v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability assessment of an integrated High Temperature Steam Electrolysis - enhanced Biomass to Liquid Fuel process</w:t>
               </w:r>
@@ -7853,515 +7857,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 3. Azeotropic Mixtures with Light Boiling Entrainer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cooperative WebLab in chemical engineering between France and Brazil: Validation of the methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galo Carrillo Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles D.F. de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J.G. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie201942b⟩</w:t>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 7, pp. e7-e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354756v1</w:t>
+                <w:t xml:space="preserve">hal-00878668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility analysis, synthesis, and design of reactive distillation processes: A focus on double-feed processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Meyer</w:t>
+                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 4. Azeotropic Mixtures with Intermediate Boiling Entrainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/AIC.12768⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (18), pp.6489-6501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie2019432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03468987v1</w:t>
+                <w:t xml:space="preserve">hal-03468961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative WebLab in chemical engineering between France and Brazil: Validation of the methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 3. Azeotropic Mixtures with Light Boiling Entrainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.4643-4660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201942b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878668v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 4. Azeotropic Mixtures with Intermediate Boiling Entrainer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Feasibility analysis, synthesis, and design of reactive distillation processes: A focus on double-feed processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (8), pp.2346-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/AIC.12768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie2019432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03468961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General methodology for exergy balance in ProSimPlus® process simulator</w:t>
               </w:r>
@@ -8481,64 +8485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibria measurements of bitter orange aroma compounds highly diluted in boiling hydro-alcoholic solutions at 101.3 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8575,50 +8579,54 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (12), pp.3344-3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je3004854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -9139,51 +9147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9628,51 +9636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10048,51 +10056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid–liquid equilibria of the ternary systems 3-methyl-1-butanol + ethanol + water and 2-methyl-1-propanol + ethanol + water at 293.15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10125,50 +10133,54 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (4), pp.910-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je700558x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -10338,64 +10350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salif Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.1902-1911. </w:t>
@@ -10484,51 +10496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10894,51 +10906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11663,51 +11675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (4), pp.379-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11884,51 +11896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a dynamic multiphase flash: the positive flash. Application to the calculation of ternary diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Llovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12925,51 +12937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility assessment of spirits distillation processes: focus on the Armagnac distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13619,77 +13631,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitter orange distillation: determination of key odourants then simulation of distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14175,51 +14187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAAF2583"/>
+    <w:nsid w:val="19E89D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14406,51 +14418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-joulia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-7516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031910572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231003903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367185858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1761-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Segur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duterme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bernical" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot-Le Borgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Vieville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. F. de Jesus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C. Giordano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. G. Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nozahic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Latg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gainville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz V. Loureiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. B. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. O. Nascimento" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Brazzale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chassery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2021.1895661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duterme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montuir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50228-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Liger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Troulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T55" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.12.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayiri Khatcheressian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22127" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lorcet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Godlewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deterre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kadir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2013.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905120v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Denes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50027-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302490y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523381v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Leroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D.F. de Jesus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J.G. Cruz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2011.09.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3004854" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59506-5.50004-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Pierucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzi-Ferraris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Modla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.09.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564782v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.05.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04696166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700558x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(07)80111-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M.B. Alves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A.O. Nascimento" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Loureiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80157-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000400v" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KRFHJMH8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skowronski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joulia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(96)00061-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLSBWJT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701012v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macchietto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lelann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(95)00124-K" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50064-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257459" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-joulia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-7516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031910572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231003903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367185858" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1761-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Segur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Manenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bakoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duterme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bernical" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot-Le Borgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dechelotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourmelon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghannadzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Vieville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. F. de Jesus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto C. Giordano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. G. Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nozahic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Latg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gainville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz V. Loureiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. B. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. O. Nascimento" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fedeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciranna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.107663" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020344" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823987-2.00013-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Brazzale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chassery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2021.1895661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.106831" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duterme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montuir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818634-3.50228-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Liger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Troulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T55" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.12.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897385v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayiri Khatcheressian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22127" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134646v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lorcet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Godlewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST14-T15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Denes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63456-6.50027-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kadir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2013.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302490y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523381v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878668v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Leroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D.F. de Jesus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J.G. Cruz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2011.09.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brehelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12768" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFFXH2GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.02.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3004854" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59506-5.50004-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Pierucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzi-Ferraris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Modla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2008.09.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564782v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2009.05.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04696166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700558x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(07)80111-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M.B. Alves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A.O. Nascimento" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Loureiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80157-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450830211" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X7LXT78-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd.04112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000400v" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KRFHJMH8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skowronski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joulia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(96)00061-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLSBWJT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701012v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macchietto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lelann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(95)00124-K" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50064-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726900v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666527" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50320-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760349v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raymo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257459" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>