--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Lachazette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à Le Mans Université, France - Littérature anglaise, Traduction et Multimédia</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2769-0331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228848342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Pompié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Félix-Naix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundered Selves and Opaque Others: The Short Stories of Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of the Short Story in English (JSSE), 78, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 215 p., 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du conflit : pouvoir et résistance aux États-Unis, en Grande-Bretagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Melchior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Jamet, 252 p., 2018, 978-2904724404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (52), 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conflit en littérature et dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Informer et s’informer », Dossier E1 [extraits de W. Shakespeare et G. Orwell, dessin de J. Keppler, Jr] (réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2026 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés (Bac +5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-202, 2025, 978-2340104945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer et s'informer, Dossier 5 [Shakespeare, George Orwell, dessin de J. Keppler, Jr]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lachazette; Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-170, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre sa voix : représentation et participation, Dossier 6 [dessin de J.G. Thomson, chant de Cicely Hamilton, extrait d’A. Neil Lyons]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.155-178, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles, Dossier 7 : Genèse, Melville Davisson Post, dessin de Constantin Ciosu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-194, 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l'altérité dans Le Paravent chinois de W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Inverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro double 21-22, pp.35-50, 2022, Dossier Somerset Maugham, 978-2955429778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humiliation du pèlerin dans &amp;quot;The Way of the Cross&amp;quot; de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Selzner, Rémy Bethmont et Yannick Deschamps (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strangers and Pilgrims: Métamorphoses spatiales du religieux dans les mondes anglophones (XVIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.155-168, 2021, 978-2350307206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l’individu et le groupe, Dossier 7 [Virginia Woolf, George Eliot et une caricature anonyme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2022 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.197-219, 2021, 978-2340061705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et inclusion, Dossier 1 : Littérature britannique [Charles Dickens et Eliza Davis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2021 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.148-69, 2020, 978-2340042124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages et migrations, Dossier 2 : Littérature britannique [Dickens et Stevenson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2020 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.47-67, 2019, 978-2340035089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et connaissance dans les nouvelles « The Pool » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Yvard; Gelareh Djahansouz-Yvard; Emmanuel Vernadakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-243, 2017, 978-2753559011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Human Character: W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gale Researcher Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781535853941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Screen: Encountering Otherness in W. Somerset Maugham’s On a Chinese Screen (1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Alayrac-Fielding; Claire Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Foreignness of Foreigners: Cultural Representations of the Other in the British Isles (17th-20th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.74-87, 2015, 978-1443874243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Cornwall de Daphne du Maurier et Kits Browning : la Cornouailles comme engagement et comme repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Letort; Antoine Fraile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Culture de l’engagement au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-229, 2015, 978-753542655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et paysages dans Orgueil et préjugé de Jane Austen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gimbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage ou les reliefs du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.61-82, 2011, 978-2356920492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange désir de l’étranger dans « The Life to Come » et « The Other Boat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Clavaron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. M. Forster et l’étrange étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.109-122, 2010, 978-2862725475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Species (1859) de Darwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la littérature anglaise des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.163-166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and Representations of Nature in Charlotte Brontë’s Jane Eyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre : le roman de Charlotte Brontë et le film de Franco Zeffirelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.26-42, 2008, Collection CAPES/Agrégation d’anglais, 978-2729840334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in ‘The Old Man’ and ‘The Lordly Ones’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1-2), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cruelty, Suspense and the Macabre in Five Crime Stories by Daphne du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80-81, pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier: An Updated Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Reading du Maurier with New Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in W. Somerset Maugham’s “P. & O.” and “Masterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A List of Daphne du Maurier’s Published Short Stories, in order of their first known publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Three Short Stories by Daphne du Maurier: “Terror,” “A Man of Straw,” and “Portrait of an Actress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Du Maurier: a Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‛Other Books Like Rebecca? Are There Any?’: The Singular Fate of a Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Animal Retribution Fiction for the Promotion of Environmental Awareness: the Case for a Reinterpretation of Daphne Du Maurier's &amp;quot;The Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea (Revue électronique d’études sur le monde anglophone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desperate Attempt at Conflict Resolution: Daphne du Maurier, Moral Re-Armament, and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Représentations de conflits en littérature et dans les arts visuels, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and the Colonial Experience in W. Somerset Maugham’s The Casuarina Tree (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transience and Transitoriness in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery &amp; Gérald Preher, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Spy to Symbol: Maugham in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Lachazette, Jaine Chemmachery &amp; Nicole Cloarec, Mar 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospes vs. Hostis: Hotels as Unhomely Spaces of Revelation in Six Short Stories by Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hotels, Motels and Inns: Transient Spaces of Hospitality in English-Speaking Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien &amp; Marie Bouchet, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in 'The Old Man' and 'The Lordly Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction: Landscape and Temporality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFR Annual Conference (European Network for Short Fiction Research), Oct 2023, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Kingdom Strikes Back: Metamorphic Counter-Violence in Daphne du Maurier’s 'The Apple Tree' (1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Agency of Plants in the Literature and the Arts of the French- and English-Speaking Worlds (19th-21st c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Ouillon (Université Paris Cité), Estelle Murail (ICP), Delphine Louis-Dimitrov (ICP), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in Two Stories by W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Inspé de l’Université de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Under the Radar: Undetected Cruelty in Five Crime Short Stories by Daphne Du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day in Crime Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Merry Crisis and a Happy New Fear:” An Ecopoethical Reading of Five Stories of Animal Retribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises: Climate and Critique in the Literature and Arts of the English-Speaking World after 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incest as Destructive Desire in Daphne Du Maurier's 'A Border-Line Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects of Desire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université Catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal-Visual Discourse and Counter-Discourse in Daphne Du Maurier's Autobiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Her/Self in Text and Image in Anglophone Women’s Life Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Université Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Who am I? What am I like really?’: Archaeology and Stifled Selves in Two of Agatha Christie’s Mesopotamia Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ageless Agatha Christie: Adaptations and Afterlives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, University of Exeter (Devon), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunting Heiress: the Short Stories of Daphne Du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haunting in Short Fiction and its Adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université d’Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts italiens et expérience esthétique dans Pictures from Italy de Charles Dickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées/Crossings (LIVe Congrès de la SAES, Société des anglicistes de l’enseignement supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérité et animalité dans les nouvelles fantastiques du recueil The Breaking Point de D. du Maurier (1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Même et l’Autre Colloque de l’ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence obsessionnelle du passé dans « Don’t Look Now » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIIe Congrès de la Société des Anglicistes de l’Enseignement Supérieur: "La Résurgence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur, May 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar consumériste dans « The Dream of the Consortium » et « Paradise Park » de Steven Millhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’envers du décor (XLVIIe congrès de la SAES, Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Richard Ford (Fondation William Faulkner)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theater of Life and the Artistic Urge in Four of Arnold Bennett’s Five Towns Stories (“The Sisters Qita,” “Clarice of the Autumn Concerts,” “The Death of Simon Fuge,” and “Jock-at-a-Venture”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La théâtralité dans la nouvelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Inter-Langues d’Angers (EA3144) Université d'Angers, Nov 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature in Jane Austen’s Pride and Prejudice (novel and film)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Agrégation d'anglais 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment, An International Interdisciplinary Conference (Le Mans, 13-14 March 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://perso.univ-lemans.fr/~xlachaz/Maugham_Conference_CfP_EN_20240320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier, rebelle, rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toit et moi : les maisons réelles et rêvées de Daphné du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et paradoxe : la construction identitaire dans l’œuvre romanesque de Benjamin Disraeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Toulouse 2 Le Mirail, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Lachazette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à Le Mans Université, France - Littérature anglaise, Traduction et Multimédia</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2769-0331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228848342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Pompié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Félix-Naix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundered Selves and Opaque Others: The Short Stories of Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of the Short Story in English (JSSE), 78, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 215 p., 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du conflit : pouvoir et résistance aux États-Unis, en Grande-Bretagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Melchior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Jamet, 252 p., 2018, 978-2904724404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (52), 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conflit en littérature et dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Informer et s’informer », Dossier E1 [extraits de W. Shakespeare et G. Orwell, dessin de J. Keppler, Jr] (réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2026 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés (Bac +5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-202, 2025, 978-2340104945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer et s'informer, Dossier 5 [Shakespeare, George Orwell, dessin de J. Keppler, Jr]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lachazette; Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-170, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre sa voix : représentation et participation, Dossier 6 [dessin de J.G. Thomson, chant de Cicely Hamilton, extrait d’A. Neil Lyons]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.155-178, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles, Dossier 7 : Genèse, Melville Davisson Post, dessin de Constantin Ciosu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-194, 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l'altérité dans Le Paravent chinois de W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Inverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro double 21-22, pp.35-50, 2022, Dossier Somerset Maugham, 978-2955429778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l’individu et le groupe, Dossier 7 [Virginia Woolf, George Eliot et une caricature anonyme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2022 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.197-219, 2021, 978-2340061705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humiliation du pèlerin dans &amp;quot;The Way of the Cross&amp;quot; de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Selzner, Rémy Bethmont et Yannick Deschamps (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strangers and Pilgrims: Métamorphoses spatiales du religieux dans les mondes anglophones (XVIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.155-168, 2021, 978-2350307206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et inclusion, Dossier 1 : Littérature britannique [Charles Dickens et Eliza Davis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2021 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.148-69, 2020, 978-2340042124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages et migrations, Dossier 2 : Littérature britannique [Dickens et Stevenson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2020 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.47-67, 2019, 978-2340035089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et connaissance dans les nouvelles « The Pool » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Yvard; Gelareh Djahansouz-Yvard; Emmanuel Vernadakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-243, 2017, 978-2753559011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Human Character: W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gale Researcher Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781535853941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Screen: Encountering Otherness in W. Somerset Maugham’s On a Chinese Screen (1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Alayrac-Fielding; Claire Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Foreignness of Foreigners: Cultural Representations of the Other in the British Isles (17th-20th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.74-87, 2015, 978-1443874243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Cornwall de Daphne du Maurier et Kits Browning : la Cornouailles comme engagement et comme repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Letort; Antoine Fraile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Culture de l’engagement au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-229, 2015, 978-753542655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et paysages dans Orgueil et préjugé de Jane Austen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gimbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage ou les reliefs du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.61-82, 2011, 978-2356920492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange désir de l’étranger dans « The Life to Come » et « The Other Boat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Clavaron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. M. Forster et l’étrange étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.109-122, 2010, 978-2862725475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Species (1859) de Darwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la littérature anglaise des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.163-166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and Representations of Nature in Charlotte Brontë’s Jane Eyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre : le roman de Charlotte Brontë et le film de Franco Zeffirelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.26-42, 2008, Collection CAPES/Agrégation d’anglais, 978-2729840334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in ‘The Old Man’ and ‘The Lordly Ones’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1-2), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cruelty, Suspense and the Macabre in Five Crime Stories by Daphne du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80-81, pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier: An Updated Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in W. Somerset Maugham’s “P. & O.” and “Masterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A List of Daphne du Maurier’s Published Short Stories, in order of their first known publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Reading du Maurier with New Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Three Short Stories by Daphne du Maurier: “Terror,” “A Man of Straw,” and “Portrait of an Actress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Du Maurier: a Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‛Other Books Like Rebecca? Are There Any?’: The Singular Fate of a Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Animal Retribution Fiction for the Promotion of Environmental Awareness: the Case for a Reinterpretation of Daphne Du Maurier's &amp;quot;The Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea (Revue électronique d’études sur le monde anglophone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desperate Attempt at Conflict Resolution: Daphne du Maurier, Moral Re-Armament, and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Représentations de conflits en littérature et dans les arts visuels, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and the Colonial Experience in W. Somerset Maugham’s The Casuarina Tree (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Spy to Symbol: Maugham in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Lachazette, Jaine Chemmachery &amp; Nicole Cloarec, Mar 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transience and Transitoriness in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery &amp; Gérald Preher, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospes vs. Hostis: Hotels as Unhomely Spaces of Revelation in Six Short Stories by Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hotels, Motels and Inns: Transient Spaces of Hospitality in English-Speaking Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien &amp; Marie Bouchet, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in 'The Old Man' and 'The Lordly Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction: Landscape and Temporality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFR Annual Conference (European Network for Short Fiction Research), Oct 2023, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Kingdom Strikes Back: Metamorphic Counter-Violence in Daphne du Maurier’s 'The Apple Tree' (1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Agency of Plants in the Literature and the Arts of the French- and English-Speaking Worlds (19th-21st c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Ouillon (Université Paris Cité), Estelle Murail (ICP), Delphine Louis-Dimitrov (ICP), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in Two Stories by W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Inspé de l’Université de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Under the Radar: Undetected Cruelty in Five Crime Short Stories by Daphne Du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day in Crime Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Merry Crisis and a Happy New Fear:” An Ecopoethical Reading of Five Stories of Animal Retribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises: Climate and Critique in the Literature and Arts of the English-Speaking World after 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incest as Destructive Desire in Daphne Du Maurier's 'A Border-Line Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects of Desire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université Catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal-Visual Discourse and Counter-Discourse in Daphne Du Maurier's Autobiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Her/Self in Text and Image in Anglophone Women’s Life Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Université Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Who am I? What am I like really?’: Archaeology and Stifled Selves in Two of Agatha Christie’s Mesopotamia Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ageless Agatha Christie: Adaptations and Afterlives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, University of Exeter (Devon), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunting Heiress: the Short Stories of Daphne Du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haunting in Short Fiction and its Adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université d’Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts italiens et expérience esthétique dans Pictures from Italy de Charles Dickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées/Crossings (LIVe Congrès de la SAES, Société des anglicistes de l’enseignement supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérité et animalité dans les nouvelles fantastiques du recueil The Breaking Point de D. du Maurier (1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Même et l’Autre Colloque de l’ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence obsessionnelle du passé dans « Don’t Look Now » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIIe Congrès de la Société des Anglicistes de l’Enseignement Supérieur: "La Résurgence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur, May 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar consumériste dans « The Dream of the Consortium » et « Paradise Park » de Steven Millhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’envers du décor (XLVIIe congrès de la SAES, Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Richard Ford (Fondation William Faulkner)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theater of Life and the Artistic Urge in Four of Arnold Bennett’s Five Towns Stories (“The Sisters Qita,” “Clarice of the Autumn Concerts,” “The Death of Simon Fuge,” and “Jock-at-a-Venture”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La théâtralité dans la nouvelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Inter-Langues d’Angers (EA3144) Université d'Angers, Nov 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature in Jane Austen’s Pride and Prejudice (novel and film)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Agrégation d'anglais 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment, An International Interdisciplinary Conference (Le Mans, 13-14 March 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://perso.univ-lemans.fr/~xlachaz/Maugham_Conference_CfP_EN_20240320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier, rebelle, rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toit et moi : les maisons réelles et rêvées de Daphné du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et paradoxe : la construction identitaire dans l’œuvre romanesque de Benjamin Disraeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Toulouse 2 Le Mirail, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01666D13"/>
+    <w:nsid w:val="6509BA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lachazette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2769-0331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228848342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Elmaleh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05183904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02897577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05021699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04456275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04718601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13792" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03261656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04055633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04517610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03964564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-02089583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lachazette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2769-0331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228848342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Elmaleh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05183904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02897577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05021699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04456275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04718601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13792" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03261656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04055633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04517610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03964564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-02089583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>