--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Lachazette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à Le Mans Université, France - Littérature anglaise, Traduction et Multimédia</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2769-0331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228848342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Pompié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Félix-Naix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundered Selves and Opaque Others: The Short Stories of Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of the Short Story in English (JSSE), 78, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 215 p., 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du conflit : pouvoir et résistance aux États-Unis, en Grande-Bretagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Melchior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Jamet, 252 p., 2018, 978-2904724404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (52), 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conflit en littérature et dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Informer et s’informer », Dossier E1 [extraits de W. Shakespeare et G. Orwell, dessin de J. Keppler, Jr] (réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2026 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés (Bac +5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-202, 2025, 978-2340104945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer et s'informer, Dossier 5 [Shakespeare, George Orwell, dessin de J. Keppler, Jr]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lachazette; Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-170, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre sa voix : représentation et participation, Dossier 6 [dessin de J.G. Thomson, chant de Cicely Hamilton, extrait d’A. Neil Lyons]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.155-178, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles, Dossier 7 : Genèse, Melville Davisson Post, dessin de Constantin Ciosu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-194, 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l'altérité dans Le Paravent chinois de W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Inverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro double 21-22, pp.35-50, 2022, Dossier Somerset Maugham, 978-2955429778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l’individu et le groupe, Dossier 7 [Virginia Woolf, George Eliot et une caricature anonyme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2022 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.197-219, 2021, 978-2340061705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humiliation du pèlerin dans &amp;quot;The Way of the Cross&amp;quot; de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Selzner, Rémy Bethmont et Yannick Deschamps (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strangers and Pilgrims: Métamorphoses spatiales du religieux dans les mondes anglophones (XVIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.155-168, 2021, 978-2350307206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et inclusion, Dossier 1 : Littérature britannique [Charles Dickens et Eliza Davis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2021 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.148-69, 2020, 978-2340042124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages et migrations, Dossier 2 : Littérature britannique [Dickens et Stevenson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2020 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.47-67, 2019, 978-2340035089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et connaissance dans les nouvelles « The Pool » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Yvard; Gelareh Djahansouz-Yvard; Emmanuel Vernadakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-243, 2017, 978-2753559011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Human Character: W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gale Researcher Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781535853941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Screen: Encountering Otherness in W. Somerset Maugham’s On a Chinese Screen (1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Alayrac-Fielding; Claire Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Foreignness of Foreigners: Cultural Representations of the Other in the British Isles (17th-20th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.74-87, 2015, 978-1443874243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Cornwall de Daphne du Maurier et Kits Browning : la Cornouailles comme engagement et comme repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Letort; Antoine Fraile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Culture de l’engagement au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-229, 2015, 978-753542655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et paysages dans Orgueil et préjugé de Jane Austen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gimbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage ou les reliefs du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.61-82, 2011, 978-2356920492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange désir de l’étranger dans « The Life to Come » et « The Other Boat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Clavaron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. M. Forster et l’étrange étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.109-122, 2010, 978-2862725475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Species (1859) de Darwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la littérature anglaise des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.163-166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and Representations of Nature in Charlotte Brontë’s Jane Eyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre : le roman de Charlotte Brontë et le film de Franco Zeffirelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.26-42, 2008, Collection CAPES/Agrégation d’anglais, 978-2729840334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in ‘The Old Man’ and ‘The Lordly Ones’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1-2), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cruelty, Suspense and the Macabre in Five Crime Stories by Daphne du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80-81, pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier: An Updated Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in W. Somerset Maugham’s “P. & O.” and “Masterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A List of Daphne du Maurier’s Published Short Stories, in order of their first known publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Reading du Maurier with New Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Three Short Stories by Daphne du Maurier: “Terror,” “A Man of Straw,” and “Portrait of an Actress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Du Maurier: a Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‛Other Books Like Rebecca? Are There Any?’: The Singular Fate of a Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Animal Retribution Fiction for the Promotion of Environmental Awareness: the Case for a Reinterpretation of Daphne Du Maurier's &amp;quot;The Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea (Revue électronique d’études sur le monde anglophone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desperate Attempt at Conflict Resolution: Daphne du Maurier, Moral Re-Armament, and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Représentations de conflits en littérature et dans les arts visuels, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and the Colonial Experience in W. Somerset Maugham’s The Casuarina Tree (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Spy to Symbol: Maugham in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Lachazette, Jaine Chemmachery &amp; Nicole Cloarec, Mar 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transience and Transitoriness in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery &amp; Gérald Preher, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospes vs. Hostis: Hotels as Unhomely Spaces of Revelation in Six Short Stories by Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hotels, Motels and Inns: Transient Spaces of Hospitality in English-Speaking Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien &amp; Marie Bouchet, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in 'The Old Man' and 'The Lordly Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction: Landscape and Temporality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFR Annual Conference (European Network for Short Fiction Research), Oct 2023, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Kingdom Strikes Back: Metamorphic Counter-Violence in Daphne du Maurier’s 'The Apple Tree' (1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Agency of Plants in the Literature and the Arts of the French- and English-Speaking Worlds (19th-21st c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Ouillon (Université Paris Cité), Estelle Murail (ICP), Delphine Louis-Dimitrov (ICP), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in Two Stories by W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Inspé de l’Université de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Under the Radar: Undetected Cruelty in Five Crime Short Stories by Daphne Du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day in Crime Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Merry Crisis and a Happy New Fear:” An Ecopoethical Reading of Five Stories of Animal Retribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises: Climate and Critique in the Literature and Arts of the English-Speaking World after 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incest as Destructive Desire in Daphne Du Maurier's 'A Border-Line Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects of Desire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université Catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal-Visual Discourse and Counter-Discourse in Daphne Du Maurier's Autobiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Her/Self in Text and Image in Anglophone Women’s Life Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Université Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Who am I? What am I like really?’: Archaeology and Stifled Selves in Two of Agatha Christie’s Mesopotamia Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ageless Agatha Christie: Adaptations and Afterlives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, University of Exeter (Devon), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunting Heiress: the Short Stories of Daphne Du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haunting in Short Fiction and its Adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université d’Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts italiens et expérience esthétique dans Pictures from Italy de Charles Dickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées/Crossings (LIVe Congrès de la SAES, Société des anglicistes de l’enseignement supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérité et animalité dans les nouvelles fantastiques du recueil The Breaking Point de D. du Maurier (1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Même et l’Autre Colloque de l’ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence obsessionnelle du passé dans « Don’t Look Now » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIIe Congrès de la Société des Anglicistes de l’Enseignement Supérieur: "La Résurgence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur, May 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar consumériste dans « The Dream of the Consortium » et « Paradise Park » de Steven Millhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’envers du décor (XLVIIe congrès de la SAES, Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Richard Ford (Fondation William Faulkner)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theater of Life and the Artistic Urge in Four of Arnold Bennett’s Five Towns Stories (“The Sisters Qita,” “Clarice of the Autumn Concerts,” “The Death of Simon Fuge,” and “Jock-at-a-Venture”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La théâtralité dans la nouvelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Inter-Langues d’Angers (EA3144) Université d'Angers, Nov 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature in Jane Austen’s Pride and Prejudice (novel and film)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Agrégation d'anglais 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment, An International Interdisciplinary Conference (Le Mans, 13-14 March 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://perso.univ-lemans.fr/~xlachaz/Maugham_Conference_CfP_EN_20240320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier, rebelle, rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toit et moi : les maisons réelles et rêvées de Daphné du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et paradoxe : la construction identitaire dans l’œuvre romanesque de Benjamin Disraeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Toulouse 2 Le Mirail, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Lachazette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à Le Mans Université, France - Littérature anglaise, Traduction et Multimédia</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2769-0331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228848342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Pompié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Félix-Naix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundered Selves and Opaque Others: The Short Stories of Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of the Short Story in English (JSSE), 78, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 215 p., 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du conflit : pouvoir et résistance aux États-Unis, en Grande-Bretagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Melchior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Jamet, 252 p., 2018, 978-2904724404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (52), 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conflit en littérature et dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Informer et s’informer », Dossier E1 [extraits de W. Shakespeare et G. Orwell, dessin de J. Keppler, Jr] (réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2026 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés (Bac +5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-202, 2025, 978-2340104945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer et s'informer, Dossier 5 [Shakespeare, George Orwell, dessin de J. Keppler, Jr]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Lachazette; Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2025 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-170, 2024, 978-2340094291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire entendre sa voix : représentation et participation, Dossier 6 [dessin de J.G. Thomson, chant de Cicely Hamilton, extrait d’A. Neil Lyons]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2024 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.155-178, 2023, 978-2340079557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l'altérité dans Le Paravent chinois de W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Inverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro double 21-22, pp.35-50, 2022, Dossier Somerset Maugham, 978-2955429778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la planète, penser les futurs possibles, Dossier 7 : Genèse, Melville Davisson Post, dessin de Constantin Ciosu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais, session 2023 - Épreuve écrite disciplinaire : La composition. Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-194, 2022, 978-2340069497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humiliation du pèlerin dans &amp;quot;The Way of the Cross&amp;quot; de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Selzner, Rémy Bethmont et Yannick Deschamps (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strangers and Pilgrims: Métamorphoses spatiales du religieux dans les mondes anglophones (XVIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.155-168, 2021, 978-2350307206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l’individu et le groupe, Dossier 7 [Virginia Woolf, George Eliot et une caricature anonyme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Session 2022 – Épreuve écrite disciplinaire – La composition – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.197-219, 2021, 978-2340061705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et inclusion, Dossier 1 : Littérature britannique [Charles Dickens et Eliza Davis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2021 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.148-69, 2020, 978-2340042124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages et migrations, Dossier 2 : Littérature britannique [Dickens et Stevenson]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavien Bardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPES Anglais – Épreuve de composition – Session 2020 – Préparation et sujets corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.47-67, 2019, 978-2340035089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardin et connaissance dans les nouvelles « The Pool » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Yvard; Gelareh Djahansouz-Yvard; Emmanuel Vernadakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-243, 2017, 978-2753559011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Human Character: W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gale Researcher Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781535853941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Cornwall de Daphne du Maurier et Kits Browning : la Cornouailles comme engagement et comme repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Letort; Antoine Fraile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Culture de l’engagement au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-229, 2015, 978-753542655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Screen: Encountering Otherness in W. Somerset Maugham’s On a Chinese Screen (1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Alayrac-Fielding; Claire Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Foreignness of Foreigners: Cultural Representations of the Other in the British Isles (17th-20th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.74-87, 2015, 978-1443874243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et paysages dans Orgueil et préjugé de Jane Austen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gimbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage ou les reliefs du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Houdiard, pp.61-82, 2011, 978-2356920492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étrange désir de l’étranger dans « The Life to Come » et « The Other Boat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Clavaron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. M. Forster et l’étrange étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.109-122, 2010, 978-2862725475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and Representations of Nature in Charlotte Brontë’s Jane Eyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre : le roman de Charlotte Brontë et le film de Franco Zeffirelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.26-42, 2008, Collection CAPES/Agrégation d’anglais, 978-2729840334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Species (1859) de Darwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la littérature anglaise des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.163-166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in ‘The Old Man’ and ‘The Lordly Ones’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1-2), pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cruelty, Suspense and the Macabre in Five Crime Stories by Daphne du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80-81, pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in W. Somerset Maugham’s “P. & O.” and “Masterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Colonial, Postcolonial, and Decolonial Encounters in the English-speaking World: Rethinking the Other, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A List of Daphne du Maurier’s Published Short Stories, in order of their first known publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Reading du Maurier with New Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Three Short Stories by Daphne du Maurier: “Terror,” “A Man of Straw,” and “Portrait of an Actress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier: An Updated Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Animal Retribution Fiction for the Promotion of Environmental Awareness: the Case for a Reinterpretation of Daphne Du Maurier's &amp;quot;The Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea (Revue électronique d’études sur le monde anglophone)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‛Other Books Like Rebecca? Are There Any?’: The Singular Fate of a Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Du Maurier: a Critical Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Enduring Appeal of Daphne Du Maurier's Fiction: New Critical Perspectives, 19 (52), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.13792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desperate Attempt at Conflict Resolution: Daphne du Maurier, Moral Re-Armament, and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Représentations de conflits en littérature et dans les arts visuels, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and the Colonial Experience in W. Somerset Maugham’s The Casuarina Tree (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Spy to Symbol: Maugham in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Lachazette, Jaine Chemmachery &amp; Nicole Cloarec, Mar 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transience and Transitoriness in Tan Twan Eng’s The House of Doors (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery &amp; Gérald Preher, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospes vs. Hostis: Hotels as Unhomely Spaces of Revelation in Six Short Stories by Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hotels, Motels and Inns: Transient Spaces of Hospitality in English-Speaking Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Adrien &amp; Marie Bouchet, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier’s Remythification of Landscape in 'The Old Man' and 'The Lordly Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Fiction: Landscape and Temporality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFR Annual Conference (European Network for Short Fiction Research), Oct 2023, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Kingdom Strikes Back: Metamorphic Counter-Violence in Daphne du Maurier’s 'The Apple Tree' (1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Agency of Plants in the Literature and the Arts of the French- and English-Speaking Worlds (19th-21st c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Ouillon (Université Paris Cité), Estelle Murail (ICP), Delphine Louis-Dimitrov (ICP), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not-So-Close Encounters: Empire and Emotional Atrophy in Two Stories by W. Somerset Maugham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Encounters in English-Speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Inspé de l’Université de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Under the Radar: Undetected Cruelty in Five Crime Short Stories by Daphne Du Maurier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day in Crime Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Merry Crisis and a Happy New Fear:” An Ecopoethical Reading of Five Stories of Animal Retribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises: Climate and Critique in the Literature and Arts of the English-Speaking World after 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal-Visual Discourse and Counter-Discourse in Daphne Du Maurier's Autobiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Her/Self in Text and Image in Anglophone Women’s Life Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Université Paris-Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incest as Destructive Desire in Daphne Du Maurier's 'A Border-Line Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects of Desire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université Catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Who am I? What am I like really?’: Archaeology and Stifled Selves in Two of Agatha Christie’s Mesopotamia Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ageless Agatha Christie: Adaptations and Afterlives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, University of Exeter (Devon), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunting Heiress: the Short Stories of Daphne Du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haunting in Short Fiction and its Adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université d’Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts italiens et expérience esthétique dans Pictures from Italy de Charles Dickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées/Crossings (LIVe Congrès de la SAES, Société des anglicistes de l’enseignement supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérité et animalité dans les nouvelles fantastiques du recueil The Breaking Point de D. du Maurier (1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Même et l’Autre Colloque de l’ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résurgence obsessionnelle du passé dans « Don’t Look Now » et « The Apple Tree » de Daphne du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIIe Congrès de la Société des Anglicistes de l’Enseignement Supérieur: "La Résurgence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur, May 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cauchemar consumériste dans « The Dream of the Consortium » et « Paradise Park » de Steven Millhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’envers du décor (XLVIIe congrès de la SAES, Société des Anglicistes de l’Enseignement Supérieur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatrical Gestures and Speeches in Richard Ford’s A Multitude of Sins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Richard Ford (Fondation William Faulkner)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theater of Life and the Artistic Urge in Four of Arnold Bennett’s Five Towns Stories (“The Sisters Qita,” “Clarice of the Autumn Concerts,” “The Death of Simon Fuge,” and “Jock-at-a-Venture”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La théâtralité dans la nouvelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Inter-Langues d’Angers (EA3144) Université d'Angers, Nov 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature in Jane Austen’s Pride and Prejudice (novel and film)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Agrégation d'anglais 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Maugham Was: A Critical Reassessment, An International Interdisciplinary Conference (Le Mans, 13-14 March 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://perso.univ-lemans.fr/~xlachaz/Maugham_Conference_CfP_EN_20240320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne du Maurier, rebelle, rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toit et moi : les maisons réelles et rêvées de Daphné du Maurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et paradoxe : la construction identitaire dans l’œuvre romanesque de Benjamin Disraeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Lachazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Toulouse 2 Le Mirail, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02089583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6509BA66"/>
+    <w:nsid w:val="7E19A18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lachazette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2769-0331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228848342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Elmaleh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05183904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02897577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05021699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04456275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04718601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13792" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03261656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04055633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04517610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03964564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-02089583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lachazette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2769-0331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228848342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Elmaleh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05183904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03725339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02897577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05021699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04456275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04718601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03261656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445589v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02897803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05302695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04055633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03809866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03445593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02904247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04517610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03964564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-02089583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>