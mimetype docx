--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -537,365 +537,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Access Mechanism for Massive Internet of Things Services Over White Spaces</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Cellular Networks with Delay Tolerant Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Espinosa</w:t>
+                <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Zona</w:t>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3105131⟩</w:t>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-021-00752-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338604v1</w:t>
+                <w:t xml:space="preserve">hal-03124581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Cellular Networks with Delay Tolerant Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance-aware relay selection in an energy-efficient discovery protocol for 5G D2D communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-021-00752-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (7), pp.4379 - 4391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2021.3058636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124581v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-aware relay selection in an energy-efficient discovery protocol for 5G D2D communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+                <w:t xml:space="preserve">Radio Access Mechanism for Massive Internet of Things Services Over White Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Varsier</w:t>
+                <w:t xml:space="preserve">Manuel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+                <w:t xml:space="preserve">Tatiana Zona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (7), pp.4379 - 4391. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.120911 - 120923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2021.3058636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160591v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Relays for Urban Rail Transportation Systems</w:t>
               </w:r>
@@ -1330,248 +1330,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure coding for reliable adaptive retransmission in wireless broadcast/multicast systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">Evaluation of Macro Diversity Gain in Long Range ALOHA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-016-0253-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), pp.2472 - 2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2732984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573596v1</w:t>
+                <w:t xml:space="preserve">hal-01656227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Macro Diversity Gain in Long Range ALOHA Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Erasure coding for reliable adaptive retransmission in wireless broadcast/multicast systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (11), pp.2472 - 2475. </w:t>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.591 - 604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2732984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11235-016-0253-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656227v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of Area Spectral Efficiency and Energy Efficiency in PPP Networks with SLNR Precoder</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of cellular networks with mobile relays under different modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1950,51 +1950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,776 +2048,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing loads analysis of distributed mobility management and SIP-based reachability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of radio resource management issues and proposals for energy-efficient cellular networks that will cover billions of machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-016-0148-4⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.Art.140 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-016-0636-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439606v1</w:t>
+                <w:t xml:space="preserve">hal-01342826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of radio resource management issues and proposals for energy-efficient cellular networks that will cover billions of machines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing loads analysis of distributed mobility management and SIP-based reachability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.Art.140 - </w:t>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.681 - 696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13638-016-0636-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11235-016-0148-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342826v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular-based Real-Time Flow Repair for Broadcast Flows</w:t>
+                <w:t xml:space="preserve">Multimedia content delivery trigger in a mobile network to reduce the peak load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+                <w:t xml:space="preserve">Eduardo Andrés Celis Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2015.2450356⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (7), pp.321 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-014-0452-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256922v1</w:t>
+                <w:t xml:space="preserve">hal-01201619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia content delivery trigger in a mobile network to reduce the peak load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Morin</w:t>
+                <w:t xml:space="preserve">Performance analysis of mobility management architectures in cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-014-0452-5⟩</w:t>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.211 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-014-9957-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201619v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of mobility management architectures in cellular networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kashif Munir</w:t>
+                <w:t xml:space="preserve">A cross-layer MAC and routing protocol based on slotted Aloha for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-014-9957-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3-4), pp.ISSN 0003-4347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-014-0433-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169886v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-layer MAC and routing protocol based on slotted Aloha for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Cellular-based Real-Time Flow Repair for Broadcast Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (3-4), pp.ISSN 0003-4347. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3), pp.457-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-014-0433-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2015.2450356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009637v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis on Network-based Distributed Mobility Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,238 +2858,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology modeling and network partitioning: an application to forest firefighting</w:t>
+                <w:t xml:space="preserve">A New LTE/EPC Control-Plane Based Transmission Procedure to Cope with Short Data Push Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Hamdi</w:t>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Franck</w:t>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.1723-1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-013-1131-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868629v1</w:t>
+                <w:t xml:space="preserve">hal-00812820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New LTE/EPC Control-Plane Based Transmission Procedure to Cope with Short Data Push Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Topology modeling and network partitioning: an application to forest firefighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345, pp.8-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812820v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical efficiency evaluation of a network mobility management protocol for Intelligent Transportation Systems</w:t>
               </w:r>
@@ -4255,589 +4255,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SCHC into 5G Networks: Enhancing Latency and Efficiency for IIoT Applications</w:t>
+                <w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Virgil Hamici-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2025: IEEE Wireless Communications and Networking Conference Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033027v1</w:t>
+                <w:t xml:space="preserve">hal-05138315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting 5G New-Radio Latency: Interacting Layers and Latency-Generating Operations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renzo E. Navas</w:t>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Doyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IFIP Networking Conference (Networking 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138315v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amath Ndao</w:t>
+                <w:t xml:space="preserve">QoS-aware Resource Scheduling for IAB Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Ghodhbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2025 - IEEE 101st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317392v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-aware Resource Scheduling for IAB Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+                <w:t xml:space="preserve">Integrating SCHC into 5G Networks: Enhancing Latency and Efficiency for IIoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2025 - IEEE 101st Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2025: IEEE Wireless Communications and Networking Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441268v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Overshadowing for Time-Delay Attacks in 4G/5G Cellular Networks: An Empirical Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hamici-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Z Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES '24: Proceedings of the 19th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
@@ -4869,425 +4869,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Load Prediction and Power Consumption Reduction for Multi-band Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile traffic classification through burst traffic statistical features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2023: International Symposium On Wireless Personal Multimedia Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPMC59531.2023.10338969⟩</w:t>
+              <w:t xml:space="preserve">VTC2023-Spring 2023: IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346520v1</w:t>
+                <w:t xml:space="preserve">hal-04154479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traffic Load Prediction and Power Consumption Reduction for Multi-band Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndolane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massa Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kharouna Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
+              <w:t xml:space="preserve">WPMC 2023: International Symposium On Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tampa, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPMC59531.2023.10338969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437928v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile traffic classification through burst traffic statistical features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring 2023: IEEE 97th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154479v1</w:t>
+                <w:t xml:space="preserve">hal-04437928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Resource Allocation in Low-to Medium-Load Regimes for Energy Minimization With C-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,1262 +5341,1262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amath Ndao</w:t>
+                <w:t xml:space="preserve">Load-Efficiency-Balance Cell Selection Policy for IAB Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Ghodhbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Manini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2023: IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, ON, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117608v1</w:t>
+                <w:t xml:space="preserve">hal-04351818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Efficiency-Balance Cell Selection Policy for IAB Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2023: IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toronto, ON, Canada. </w:t>
+              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351818v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Calculation of the User Threshold for the Switching between Unicast and Broadcast in Cellular Networks</w:t>
+                <w:t xml:space="preserve">Rethinking Buffer Status Estimation to Improve Radio Resource Utilization in Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Vargas</w:t>
+                <w:t xml:space="preserve">Flavien Ronteix-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Thienot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/noms54207.2022.9789770⟩</w:t>
+              <w:t xml:space="preserve">VTC2022-Spring 2022: IEEE 95th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927310v1</w:t>
+                <w:t xml:space="preserve">hal-03963698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBSFN and SC-PTM as Solutions to Reduce Energy Consumption in Cellular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Analytical Calculation of the User Threshold for the Switching between Unicast and Broadcast in Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Thienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2022: 27th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest (HO), Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/noms54207.2022.9789770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03927368v1</w:t>
+                <w:t xml:space="preserve">hal-03927310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Buffer Status Estimation to Improve Radio Resource Utilization in Cellular Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBSFN and SC-PTM as Solutions to Reduce Energy Consumption in Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Ronteix-Jacquet</w:t>
+                <w:t xml:space="preserve">Cedric Thienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2022-Spring 2022: IEEE 95th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ISCC 2022: 27th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC55528.2022.9912818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963698v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient System Capacity User Selection Algorithm in MU-MIMO</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LatSeq: A Low-Impact Internal Latency Measurement Tool for OpenAirInterface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Legouable</w:t>
+                <w:t xml:space="preserve">Flavien Ronteix--Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2021-Spring : IEEE 93rd Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448632⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2021: IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265005v1</w:t>
+                <w:t xml:space="preserve">hal-03244279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LatSeq: A Low-Impact Internal Latency Measurement Tool for OpenAirInterface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Joint-Transmission Multi-Point Coordination for Inter-Cell Interference Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Tuffin</w:t>
+                <w:t xml:space="preserve">Christopher Merlhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2021: IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">VTC2021-Spring : IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244279v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Joint-Transmission Multi-Point Coordination for Inter-Cell Interference Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of MBSFN, SC-PTM and Unicast for Mission Critical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Merlhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+                <w:t xml:space="preserve">Cédric Thienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2021-Spring : IEEE 93rd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">WPMC 2021: 24th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Okayama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPMC52694.2021.9700469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260374v1</w:t>
+                <w:t xml:space="preserve">hal-03491687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MBSFN, SC-PTM and Unicast for Mission Critical Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thienot</w:t>
+                <w:t xml:space="preserve">Impact of the RAN Architecture and Macro-diversity Techniques on Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2021: 24th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPMC52694.2021.9700469⟩</w:t>
+              <w:t xml:space="preserve">VTC2021-Fall: IEEE 94th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Norman, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Fall52928.2021.9625386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491687v1</w:t>
+                <w:t xml:space="preserve">hal-03436783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the RAN Architecture and Macro-diversity Techniques on Latency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Alhajj</w:t>
+                <w:t xml:space="preserve">Dark Blind Interference Alignment for Downlink of Future Railway Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2021-Fall: IEEE 94th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Fall52928.2021.9625386⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Helsinki, Finland. pp.666-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436783v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Blind Interference Alignment for Downlink of Future Railway Communication Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Galezowski</w:t>
+                <w:t xml:space="preserve">Efficient System Capacity User Selection Algorithm in MU-MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Manini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Legouable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Helsinki, Finland. pp.666-671, </w:t>
+              <w:t xml:space="preserve">VTC2021-Spring : IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537253v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Cooperation Schemes for Uplink of Future Railway Communication Systems</w:t>
               </w:r>
@@ -6777,64 +6777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast-Multicast Single Frequency Network versus Unicast in Cellular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Burdinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,438 +6888,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Corrélation des Canaux Massive MIMO pour l'Optimisation d'Algorithmes d'Allocation de Ressources Multi-Users 5G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gueguen</w:t>
+                <w:t xml:space="preserve">Dynamic Access Point Selection and Resource Allocation in Multi-Technology Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaad Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Legouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127083v1</w:t>
+                <w:t xml:space="preserve">hal-02159844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Access Point Selection and Resource Allocation in Multi-Technology Wireless Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Energy-efficient discovery process for mMTC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WNMC 2019 : 12th IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02159844v1</w:t>
+                <w:t xml:space="preserve">hal-02100252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient discovery process for mMTC applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+                <w:t xml:space="preserve">Etude de la Corrélation des Canaux Massive MIMO pour l'Optimisation d'Algorithmes d'Allocation de Ressources Multi-Users 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Manini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Legouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WNMC 2019 : 12th IFIP Wireless and Mobile Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WMNC.2019.8881827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100252v1</w:t>
+                <w:t xml:space="preserve">hal-02127083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of MIMO Channel Matrices Correlation to Optimize Resource Allocation Algorithms in Multi-Users 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Manini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Legouable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7360,1013 +7360,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile relay for LTE: proof of concept and performance measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Galezowski</w:t>
+                <w:t xml:space="preserve">A Dynamic Transmission Strategy Based on Network Slicing for Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ezzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2018 : IEEE 87th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846055v1</w:t>
+                <w:t xml:space="preserve">hal-01972777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Mobile Relays in Loaded Conditions for Railway Transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Galezowski</w:t>
+                <w:t xml:space="preserve">Simple modeling of energy consumption for D2D relay mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2018 : 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897568v1</w:t>
+                <w:t xml:space="preserve">hal-01836546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Transmission Strategy Based on Network Slicing for Cloud Radio Access Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Performance of Mobile Relays in Loaded Conditions for Railway Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Wireless Days Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2018 : 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2018.8566864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972777v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple modeling of energy consumption for D2D relay mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+                <w:t xml:space="preserve">Application-Layer Redundancy for the EVS Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmeddine Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Networking Conference Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836546v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Layer Redundancy for the EVS Codec</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gros</w:t>
+                <w:t xml:space="preserve">Modeling of MTC Energy Consumption for D2D communications with Chase Combining HARQ Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Vargas Anamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">GC Wkshps 2018 : IEEE Globecom Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2018.8644156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971759v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of MTC Energy Consumption for D2D communications with Chase Combining HARQ Scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+                <w:t xml:space="preserve">Performance of selection combining macro diversity with outage probability constraint in LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GC Wkshps 2018 : IEEE Globecom Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2018.8644156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842196v1</w:t>
+                <w:t xml:space="preserve">hal-01897579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of selection combining macro diversity with outage probability constraint in LPWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Mobile relay for LTE: proof of concept and performance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">VTC Spring 2018 : IEEE 87th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897579v1</w:t>
+                <w:t xml:space="preserve">hal-01846055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and Dynamic Inter-Cell Interference Coordination Techniques for Future Wireless Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Delay and quality metrics in Voice over LTE (VoLTE) networks: An end-terminal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmeddine Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2017 - 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications : Communications QoS and System Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santa Clara, Ca, United States. pp.643 - 648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593117v1</w:t>
+                <w:t xml:space="preserve">hal-01574769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Access Points Selection and Resource Allocation in Heterogeneous Wireless Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaad Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iaad Ben Dhia</w:t>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8413,64 +8405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of WebRTC voice quality in LTE coverage tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najmeddine Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8645,684 +8637,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and quality metrics in Voice over LTE (VoLTE) networks: An end-terminal perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ragot</w:t>
+                <w:t xml:space="preserve">Compromis efficacités énergétique et spectrale du précodeur SLNR dans un réseau cellulaire aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications : Communications QoS and System Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574769v1</w:t>
+                <w:t xml:space="preserve">hal-01720746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis efficacités énergétique et spectrale du précodeur SLNR dans un réseau cellulaire aléatoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
+                <w:t xml:space="preserve">Analysis of Different User Grouping Algorithms in a C-RAN Downlink System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720746v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Different User Grouping Algorithms in a C-RAN Downlink System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jialong Duan</w:t>
+                <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574029v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for S-ALOHA Performance Evaluation in M2M Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">Autonomous and Dynamic Inter-Cell Interference Coordination Techniques for Future Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ezzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiMob 2017 - 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656085v1</w:t>
+                <w:t xml:space="preserve">hal-01593117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of LTE-WiFi very tight coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+                <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2016 : IEEE 13th Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308344v1</w:t>
+                <w:t xml:space="preserve">hal-01297894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Factor Analysis of QoS in LTE/EPC Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William David Diego Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCNC 2016 : 13th IEEE Annual Consumer Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp.614 - 619, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency-Area Spectral Efficiency Tradeoff in PPP Network with SLNR Precoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9354,456 +9375,435 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th IEEE International workshop on Signal Processing advances in Wireless Communications, SPAWC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Tight Coupling between LTE and WiFi: a Practical Analysis</w:t>
+                <w:t xml:space="preserve">Performance analysis of LTE-WiFi very tight coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2016 : IEEE 13th Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, États-Unis. pp.206 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306438v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jialong Duan</w:t>
+                <w:t xml:space="preserve">Very Tight Coupling between LTE and WiFi: a Practical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2016 Spring : 83th Semi-Annual Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439903v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2016 Spring : 83th Semi-Annual Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanjing, China. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297894v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Throughput in a C-RAN Cluster with Limited Fronthaul Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPMC 2016 : The 19th International Symposium on Wireless Personal Multimedia Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Shenzhen, China. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10030,161 +10030,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Improvement of mobility procedures for mobile relays in LTE networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yangyang Chen</w:t>
+                <w:t xml:space="preserve">Cross-layer Design and Performance Evaluation for IP-Centric QoS Model in LTE-EPC Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William David Diego Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hongkong, China. pp.1769-1774, </w:t>
+              <w:t xml:space="preserve">WMNC 2015 : 8th IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.88 - 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2015.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308352v1</w:t>
+                <w:t xml:space="preserve">hal-01308339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of QoS in LTE/EPC Mobile Networks Evaluation of Processing Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William David Diego Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10225,343 +10238,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer Design and Performance Evaluation for IP-Centric QoS Model in LTE-EPC Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
+                <w:t xml:space="preserve">An efficient M2M-oriented network-integrated multiple-period polling service in LTE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qipeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2015 : 8th IFIP Wireless and Mobile Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.88 - 95, </w:t>
+              <w:t xml:space="preserve">VTC 2015 Fall : IEEE 82nd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WMNC.2015.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2015.7390837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308339v1</w:t>
+                <w:t xml:space="preserve">hal-01292734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient M2M-oriented network-integrated multiple-period polling service in LTE network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qipeng Song</w:t>
+                <w:t xml:space="preserve">On connection Control and Traffic Optimisation in FMC Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Höst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2015 Fall : IEEE 82nd Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HPSR 2015 : 16th International Conference on High Performance Switching and Routing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292734v1</w:t>
+                <w:t xml:space="preserve">hal-01308337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On connection Control and Traffic Optimisation in FMC Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+                <w:t xml:space="preserve">Energy Efficiency-Spectral Efficiency Tradeoff in Interference-Limited Wireless Networks with Shadowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Monath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPSR 2015 : 16th International Conference on High Performance Switching and Routing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 82nd Vehicular Technology Conference: VTC2015-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vtcfall.2015.7390917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308337v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal AAA for hybrid accesses</w:t>
               </w:r>
@@ -10677,51 +10703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10779,425 +10805,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency-Spectral Efficiency Tradeoff in Interference-Limited Wireless Networks with Shadowing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
+                <w:t xml:space="preserve">Analysis and Improvement of mobility procedures for mobile relays in LTE networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 82nd Vehicular Technology Conference: VTC2015-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Boston, United States. 5 p., </w:t>
+              <w:t xml:space="preserve">26th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hongkong, China. pp.1769-1774, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vtcfall.2015.7390917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168139v1</w:t>
+                <w:t xml:space="preserve">hal-01308352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink Capacity Gain Analysis of Mobile Relay in LTE-Advanced Network</w:t>
+                <w:t xml:space="preserve">Stochastic analysis of a cellular network with mobile relays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2014 : 11th Annual IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966743v1</w:t>
+                <w:t xml:space="preserve">hal-01073189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic analysis of a cellular network with mobile relays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very Tight Coupling between LTE and Wi-Fi for Advanced Offloading Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turquie. pp.82 - 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNCW.2014.6934865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073189v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Tight Coupling between LTE and Wi-Fi for Advanced Offloading Procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual residential gateways: Architecture and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2014 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC2014 : 23rd European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNCW.2014.6934865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167109v1</w:t>
+                <w:t xml:space="preserve">hal-01057229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Relays in 802.11 Networks</w:t>
               </w:r>
@@ -11281,2778 +11281,2778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual residential gateways: Architecture and performance</w:t>
+                <w:t xml:space="preserve">A Survey of Available Features for Mobile Traffic Offload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC2014 : 23rd European Conference on Networks and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">EW 2014 : proceedings of the 20th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057229v1</w:t>
+                <w:t xml:space="preserve">hal-01056508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Available Features for Mobile Traffic Offload</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+                <w:t xml:space="preserve">Downlink Capacity Gain Analysis of Mobile Relay in LTE-Advanced Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2014 : proceedings of the 20th European Wireless Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">CCNC 2014 : 11th Annual IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056508v1</w:t>
+                <w:t xml:space="preserve">hal-00966743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Cost Analysis on Global Mobility Management Schemes in IPv6 Mobile Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Analysis of SIP-based Location Updates in Distributed Mobility Management Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2013-Spring : 77th IEEE Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMIS 2013 : 7th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Taichung, Taiwan. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMIS.2013.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952424v1</w:t>
+                <w:t xml:space="preserve">hal-00904116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Dynamic Mobile IPv6: Design and Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Distributed Mobility Management: Approaches and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2013 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2013 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1297-1302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2013.6649437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904145v1</w:t>
+                <w:t xml:space="preserve">hal-00904126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink Data Rate Gain Provided by a Mobile Relay for LTE-Advanced</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yangyang Chen</w:t>
+                <w:t xml:space="preserve">Dynamic tunneling for network-based distributed mobility management coexisting with PMIPv6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2013 : 16th IEEE International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 : 24th IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, France. pp.2995-3000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836779v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downlink Data Rate Gain Provided by a Mobile Relay for LTE-Advanced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">WPMC 2013 : 16th IEEE International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlantic City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876149v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SIP-based Location Updates in Distributed Mobility Management Schemes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malla Reddy Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIS 2013 : 7th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904116v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Mobility Management: Approaches and Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Distributed Dynamic Mobile IPv6: Design and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2013 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2013.6649437⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2013 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.2166 -2171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904126v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tunneling for network-based distributed mobility management coexisting with PMIPv6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Energy Efficient Cellular Networks in the Presence of Delay Tolerant Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : 24th IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2013 : IEEE Global Communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Atlanta, United States. pp.2574 - 2580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00978513v1</w:t>
+                <w:t xml:space="preserve">hal-01167107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Cellular Networks in the Presence of Delay Tolerant Users</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Host-based Distributed Mobility Management: Example of Traffic Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2013 : IEEE Global Communications conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.637-640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167107v1</w:t>
+                <w:t xml:space="preserve">hal-00952417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-based Distributed Mobility Management: Example of Traffic Offloading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Forwarding by Retransmission in IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTS 2013 : 7th IEEE International Conference on Advanced Networks and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00952417v1</w:t>
+                <w:t xml:space="preserve">hal-00942322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forwarding by Retransmission in IEEE 802.11</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Analyzing the Coverage of the Single Frequency Broadcast Network for Handheld Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS 2013 : 7th IEEE International Conference on Advanced Networks and Telecommunication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNS 2013 : 10th annual IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.689 - 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942322v1</w:t>
+                <w:t xml:space="preserve">hal-00836656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Coverage of the Single Frequency Broadcast Network for Handheld Receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNS 2013 : 10th annual IEEE Consumer Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00836656v1</w:t>
+                <w:t xml:space="preserve">hal-00881186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+                <w:t xml:space="preserve">Comparative Cost Analysis on Global Mobility Management Schemes in IPv6 Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2013-Spring : 77th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881186v1</w:t>
+                <w:t xml:space="preserve">hal-00952424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance Analysis on Dynamic Mobility Anchoring and Proxy Mobile IPv6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+                <w:t xml:space="preserve">Handheld receivers coverage by DVB-T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2012: 15th IEEE International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2012: IEEE 76th Vehicular Technology Conference (Fall 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québéc City, Canada. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797590v1</w:t>
+                <w:t xml:space="preserve">hal-00783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+                <w:t xml:space="preserve">Host-based Distributed Mobility Management Support Protocol for IPv6 Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Hyouk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiMob 2012: IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725001v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-based Distributed Mobility Management Support Protocol for IPv6 Mobile Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Gateway Placement in Hybrid MANET-Satellite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2012: IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2012: IEEE Vehicular Technology Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Quebec City, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797549v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gateway Placement in Hybrid MANET-Satellite Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Franck</w:t>
+                <w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2012: IEEE Vehicular Technology Conference 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399355⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.86 - 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797569v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld receivers coverage by DVB-T2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+                <w:t xml:space="preserve">Comparative Performance Analysis on Dynamic Mobility Anchoring and Proxy Mobile IPv6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2012: IEEE 76th Vehicular Technology Conference (Fall 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPMC 2012: 15th IEEE International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00783732v1</w:t>
+                <w:t xml:space="preserve">hal-00797590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive duty cycle using density control in multihop wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azlan Awang</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2011: 17th Asia-Pacific Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kota Kinabalu, Malaysia</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640654v1</w:t>
+                <w:t xml:space="preserve">hal-00725185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+                <w:t xml:space="preserve">Improving LTE/EPC signaling for sporadic data with a control-plane based transmission procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">WPMC 2011: 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725178v1</w:t>
+                <w:t xml:space="preserve">hal-00717334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+                <w:t xml:space="preserve">Novel cluster maintenance protocol for efficient satellite integration in MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">International Communications Satellite Systems Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725185v1</w:t>
+                <w:t xml:space="preserve">hal-00725536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving LTE/EPC signaling for sporadic data with a control-plane based transmission procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Adaptive duty cycle using density control in multihop wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azlan Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2011: 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">APCC 2011: 17th Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kota Kinabalu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717334v1</w:t>
+                <w:t xml:space="preserve">hal-00640654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cluster maintenance protocol for efficient satellite integration in MANETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Franck</w:t>
+                <w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications Satellite Systems Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725536v1</w:t>
+                <w:t xml:space="preserve">hal-00725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Toward an analysis of energy consumption in multihop wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azlan Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIAS2010 : 3rd International Conference on Intelligent and Advanced System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195582v1</w:t>
+                <w:t xml:space="preserve">hal-00515365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an analysis of energy consumption in multihop wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azlan Awang</w:t>
+                <w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAS2010 : 3rd International Conference on Intelligent and Advanced System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515365v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of link adaptation and HARQ schemes for multicast in high speed cellular networks</w:t>
               </w:r>
@@ -14064,51 +14064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila El Heni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2009 : 6th IEEE International Symposium on Wireless Communication systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14267,51 +14267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2009 : IEEE international symposium on personal indoor and mobile radio communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14494,138 +14494,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the data delivery delay taken by random walks in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwillerm Froc</w:t>
+                <w:t xml:space="preserve">Multicast vs multiple-unicast scheduling in high-speed cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila El Heni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST '08 : 5th International Conference on the Quantitative Evaluation of SysTems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2008 : IEEE 67th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162375v1</w:t>
+                <w:t xml:space="preserve">hal-02162308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro diversity combining schemes for multicast transmission in high-speed cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila El Heni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14641,148 +14637,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINSYS 2008 : International conference on wireless information networks and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast vs multiple-unicast scheduling in high-speed cellular networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neila El Heni</w:t>
+                <w:t xml:space="preserve">On the data delivery delay taken by random walks in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwillerm Froc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2008 : IEEE 67th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QEST '08 : 5th International Conference on the Quantitative Evaluation of SysTems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162308v1</w:t>
+                <w:t xml:space="preserve">hal-02162375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro diversity for Multicast transmission in high-speed cellular networks</w:t>
               </w:r>
@@ -14926,312 +14926,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Classification for the Design of Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Biased Random Walk Model to Estimate Routing Performance in Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwillerm Froc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091807v1</w:t>
+                <w:t xml:space="preserve">inria-00176946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Walk Based Routing Protocol for Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Marche aléatoire dans les réseaux de capteurs sans fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwillerm Froc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwillerm Froc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference Proceeding Series, Proceedings of the 2nd International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop of Spontaneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164541v1</w:t>
+                <w:t xml:space="preserve">hal-02165271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marche aléatoire dans les réseaux de capteurs sans fils</w:t>
+                <w:t xml:space="preserve">Random Walk Based Routing Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwillerm Froc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop of Spontaneous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM International Conference Proceeding Series, Proceedings of the 2nd International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165271v1</w:t>
+                <w:t xml:space="preserve">hal-02164541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching protocol exchanges over cellular air interface</w:t>
               </w:r>
@@ -15328,217 +15328,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased Random Walk Model to Estimate Routing Performance in Sensor Networks</w:t>
+                <w:t xml:space="preserve">Biased Random Walk Model to estimate Routing Performance in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwillerm Froc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.73-76</w:t>
+              <w:t xml:space="preserve">9ème rencontres francophones sur les aspects algorithmiques de télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile D'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176946v1</w:t>
+                <w:t xml:space="preserve">hal-02164516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased Random Walk Model to estimate Routing Performance in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Architectural Classification for the Design of Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwillerm Froc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème rencontres francophones sur les aspects algorithmiques de télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile D'Oléron, France</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164516v1</w:t>
+                <w:t xml:space="preserve">hal-01091807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal on frequency management methodologies for WCDMA systems using cell coupling matrices</w:t>
               </w:r>
@@ -15648,416 +15648,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel frequency management methodology for WCDMA using statistical coupling matrices</w:t>
+                <w:t xml:space="preserve">On the computation of the maximum capacity of TDMA-CDMA/TDD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramon Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2006, 3rd International Symposium on Wireless Communication System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC'06 : 17th IEEE international symposium on personal, indoor and mobile radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167773v1</w:t>
+                <w:t xml:space="preserve">hal-02166926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the maximum capacity of TDMA-CDMA/TDD systems</w:t>
+                <w:t xml:space="preserve">A novel frequency management methodology for WCDMA using statistical coupling matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Perez Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Sallent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'06 : 17th IEEE international symposium on personal, indoor and mobile radio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2006, 3rd International Symposium on Wireless Communication System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Valencia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166926v1</w:t>
+                <w:t xml:space="preserve">hal-02167773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On managing multiple WCDMA carriers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la fonction Moodle en contrôle continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop in Radio Resource management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Moodle Moot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295694v1</w:t>
+                <w:t xml:space="preserve">hal-02169647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la fonction Moodle en contrôle continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On managing multiple WCDMA carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Perez Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moodle Moot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd workshop in Radio Resource management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169647v1</w:t>
+                <w:t xml:space="preserve">hal-02295694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applets pédagogiques pour l'enseignement des files d'attente</w:t>
               </w:r>
@@ -16069,51 +16069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Koalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16158,216 +16158,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of TD-CDMA systems during crossed slots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hardware testbed for UMTS/TDD joint detection base-band receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Noguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC Fall 2004, Vehicular technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Los Angeles, États-Unis. pp.798 - 802</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Sydney, Australia. pp.972 - 976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172759v1</w:t>
+                <w:t xml:space="preserve">hal-02171993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time slot allocation based on normalized path gain for TD-CDMA TDD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on information &amp; communication technologies : from theory to application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Damascus, Syrie. pp.195 - 196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative power control algorithm for 3G cellular CDMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16386,569 +16412,543 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC Spring 2004 : Vehicular Technology Conference, 17-19 may, Milan, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Milan, Italie. pp.984 - 988, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hardware testbed for UMTS/TDD joint detection base-band receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jechoux</w:t>
+                <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Sydney, Australia. pp.972 - 976</w:t>
+              <w:t xml:space="preserve">PIMRC 2004 : Personal, Indoor and Mobile Radio Communications, 5-8 september,barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelone, Espagne. pp.195 - 196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171993v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink adaptive power control algorithm for 3G cellular multimedia networks</w:t>
+                <w:t xml:space="preserve">A simplified generic optimum power control scheme for CDMA cellular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2004 : Personal, Indoor and Mobile Radio Communications, 5-8 september,barcelona, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global telecommunications workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.414 - 418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2004.1417616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127502v1</w:t>
+                <w:t xml:space="preserve">hal-02172253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified generic optimum power control scheme for CDMA cellular systems</w:t>
+                <w:t xml:space="preserve">Performance of TD-CDMA systems during crossed slots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global telecommunications workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC Fall 2004, Vehicular technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Los Angeles, États-Unis. pp.798 - 802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2004.1417616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172253v1</w:t>
+                <w:t xml:space="preserve">hal-02172759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for ad-hoc piconet topology initialization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moreau</w:t>
+                <w:t xml:space="preserve">Time slot allocation based on a path gain division scheme for TD-CDMA TDD systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC Fall 2003, Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VTC Spring 2003 : Vehicular technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.1410 - 1414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174370v1</w:t>
+                <w:t xml:space="preserve">hal-02173815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time slot allocation based on a path gain division scheme for TD-CDMA TDD systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Nasreddine</w:t>
+                <w:t xml:space="preserve">Algorithm for ad-hoc piconet topology initialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Trezentos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwillerm Froc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC Spring 2003 : Vehicular technology conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC Fall 2003, Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Orlando, United States. pp.3448 - 3452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2003.1286352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173815v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User satisfaction models and scheduling algorithms for packet-switched services in UMTS</w:t>
               </w:r>
@@ -17668,200 +17668,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation for packet transmission in UMTS TDD-CDMA systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of reversible and non reversible hierarchical cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 3rd European Personal Mobile Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295516v1</w:t>
+                <w:t xml:space="preserve">hal-02295525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of reversible and non reversible hierarchical cellular networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft Handover Analysis in Downlink UMTS WCDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd European Personal Mobile Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoMuc'99 : IEEE International Workshop on Mobile Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, San Diego, United States. pp.279 - 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOMUC.1999.819501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295525v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation for UMTS TDD TD-CDMA Systems</w:t>
               </w:r>
@@ -17936,131 +17936,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Handover Analysis in Downlink UMTS WCDMA Systems</w:t>
+                <w:t xml:space="preserve">Dynamic resource allocation for packet transmission in UMTS TDD-CDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoMuc'99 : IEEE International Workshop on Mobile Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, San Diego, United States. pp.279 - 285, </w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Houston, United States. pp.1737 - 1741, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MOMUC.1999.819501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VETEC.1999.780713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295508v1</w:t>
+                <w:t xml:space="preserve">hal-02295516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Resource Management for Packet Transmission in UMTS WCDMA Systems</w:t>
               </w:r>
@@ -18365,334 +18365,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teletraffic Analysis in a Cellular System with Guard Channels and Two Classes of Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a Two-Layer Cellular Mobile Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bathelt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godlewski</w:t>
+                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Personal Mobile Communication Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Arizona, United States. pp.954 - 958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETEC.1997.600470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345888v1</w:t>
+                <w:t xml:space="preserve">hal-02295484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio resource management algorithms and interactions with RLC/MAC protocols for FRAMES Multiple Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Traynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACTS Mobile Telecommunications Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Aalborg, Denmark. pp.684 - 689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Two-Layer Cellular Mobile Communication System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
+                <w:t xml:space="preserve">Teletraffic Analysis in a Cellular System with Guard Channels and Two Classes of Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bathelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamal Zeghlache</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Personal Mobile Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295484v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hierarchical cellular networks</w:t>
               </w:r>
@@ -19135,200 +19135,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous inter Base Station synchronisation via a common broadcast control channel</w:t>
+                <w:t xml:space="preserve">Control channel structures in a third generation ATDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings RACE Mobile Telecommunications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295380v1</w:t>
+                <w:t xml:space="preserve">hal-02345868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control channel structures in a third generation ATDMA system</w:t>
+                <w:t xml:space="preserve">Autonomous inter Base Station synchronisation via a common broadcast control channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings RACE Mobile Telecommunications Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Stockholm, Suède. pp.1050 - 1054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETEC.1994.345252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345868v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Resources for a Third Generation Cellular Communication System: An Object Oriented Approach</w:t>
               </w:r>
@@ -19705,77 +19705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LatSeq, a low-impact internal latency measurement tool at OpenAirInterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Ronteix--Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20370,177 +20370,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux GSM : des principes à la norme</w:t>
+                <w:t xml:space="preserve">Les réseaux radiomobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Hermès Science, pp.515, 2000, 2-7462-0153-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès Science, Collection IC2, pp.309, 2000, 2-7462-0110-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295659v1</w:t>
+                <w:t xml:space="preserve">hal-02295664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux radiomobiles</w:t>
+                <w:t xml:space="preserve">Réseaux GSM : des principes à la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hermès Science, Collection IC2, pp.309, 2000, 2-7462-0110-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tabbane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès Science, pp.515, 2000, 2-7462-0153-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295664v1</w:t>
+                <w:t xml:space="preserve">hal-02295659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Réseaux</w:t>
               </w:r>
@@ -21200,178 +21200,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité cellulaire des systèmes radiomobiles</w:t>
+                <w:t xml:space="preserve">Analyse de performances des réseaux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux radiomobiles, Xavier Lagrange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Science, Collection IC2, pp.155 - 173, 2000</w:t>
+              <w:t xml:space="preserve">, Hermès Science, Collection IC2, pp.123 - 153, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295672v1</w:t>
+                <w:t xml:space="preserve">hal-02295667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de performances des réseaux cellulaires</w:t>
+                <w:t xml:space="preserve">Capacité cellulaire des systèmes radiomobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux radiomobiles, Xavier Lagrange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Science, Collection IC2, pp.123 - 153, 2000</w:t>
+              <w:t xml:space="preserve">, Hermès Science, Collection IC2, pp.155 - 173, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295667v1</w:t>
+                <w:t xml:space="preserve">hal-02295672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teletraffic analysis of reversible hierarchical cellular networks</w:t>
               </w:r>
@@ -22077,51 +22077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Koma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22252,77 +22252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of evolved Multimedia Broadcast Multicast Services (eMBMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2016-01-RSM, Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Institut de recherche en informatique et systèmes aléatoires (UMR CNRS 6074 - Université de Rennes 1 - INRIA - INSA de Rennes - ENS de Cachan - Télécom Bretagne - Université de Bretagne Sud); Usman Institute of Technology - Hamdard University (.); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Direction scientifique (Institut Mines-Télécom -Télécom Bretagne). 2016, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22528,51 +22528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7D8BA71"/>
+    <w:nsid w:val="6EED2110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22759,51 +22759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lagrange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5395-6589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034431128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ghodhbane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06342-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-024-01196-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Espinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-021-00752-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03160591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3058636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galezowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-020-00735-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-01930-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Munir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Rahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2808333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2699192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0284-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ezzaouia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2017.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3D0KRBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali Ahmad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0148-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andr&#233;s Celis Mu&#241;oz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Denmat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0452-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-014-9957-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1575-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Hamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Toledo Gandarias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Higuero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Astorga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aguado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0251-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3084933941D706B4ABD79FB36028B13BD5ACEEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.03.092310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azlan Awang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0085-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39WZRZ15-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mabrouki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2006223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Cardona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOM.2007.348287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi Oyedapo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/25.669085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/35.606032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441268v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndolane Diouf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa Ndong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharouna Talla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338969" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04154479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Manini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293897" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vargas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thienot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/noms54207.2022.9789770" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912818" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ronteix-Jacquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamchaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860632" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Legouable" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448632" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03244279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ronteix--Jacquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tuffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417345" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merlhe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448660" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC52694.2021.9700469" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03436783v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625386" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03537253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569385" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219636" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burdinat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253389" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaad Ben Dhia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885438" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100252v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881827" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881567" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01846055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417774" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897568v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566864" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01836546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Majed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842196v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644156" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292261" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965649" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khadraoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292259" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876205" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308344v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444757" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Diego Maza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444849" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304725v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536875" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881248" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343585" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391170" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308339v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2015.43" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308337v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;st" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monath" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292327v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mamouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Torrijos Gij&#243;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olaszi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194107" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2015.7390917" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073189v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2014.6934865" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554898" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836779v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904116v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2013.12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649437" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978513v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666660" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952417v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488515" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797569v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399355" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640654v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725536v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515365v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbeba Karoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141184v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162375v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163707v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162308v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.542" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374462v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162164v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091807v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164541v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165271v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165725v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Wyk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2007.4401606" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176946v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164516v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345908v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perez Romero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Sallent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Agusti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.271" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254199" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295694v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169647v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170020v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koalla" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martineau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172759v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171859v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307690" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171993v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jechoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172253v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2004.1417616" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174370v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trezentos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1286352" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173815v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174615v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enderle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2003.1207114" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC.2002.1002614" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345903v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295685v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295680v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWCN.2002.1045747" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295671v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851690" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295516v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.780713" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295525v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295521v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295508v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOMUC.1999.819501" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295529v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.1999.797199" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295497v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Acx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1998.686045" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295507v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1998.733597" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345888v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bathelt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295452v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Traynard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiesen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pettersson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295484v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1997.600470" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295487v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1996.504082" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295399v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dropmann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1995.476898" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295414v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamare" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345877v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1995.504995" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295380v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1994.345252" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345868v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295391v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUPC.1994.383131" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345864v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295384v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.1994.574154" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04380185v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461502" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370062v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Marquez-Barja" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016105v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeli Rashmi Prasad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Rodrigues" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170262v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141183v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295659v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295664v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141175v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141177v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8015" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932044v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8012" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134776v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7374" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7372" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295702v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05197-5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141180v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295672v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295667v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141181v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141185v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141178v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184987v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814264v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Minodora Ciuraru" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Hilohi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830621v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02949519v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lagrange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5395-6589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034431128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ghodhbane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06342-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-024-01196-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-021-00752-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03160591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3058636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Espinosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3105131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galezowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-020-00735-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02140290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Song" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00579-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-01930-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Munir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehtesham Zahoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Rahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2808333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2732984" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2699192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0284-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ezzaouia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2017.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3D0KRBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0636-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali Ahmad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0148-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andr&#233;s Celis Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Denmat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0452-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-014-9957-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1575-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Toledo Gandarias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Higuero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Astorga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aguado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0251-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3084933941D706B4ABD79FB36028B13BD5ACEEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.03.092310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azlan Awang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0085-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39WZRZ15-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mabrouki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2006223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nasreddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Cardona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOM.2007.348287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi Oyedapo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/25.669085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/35.606032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138315v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Hamici-Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441268v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628498v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04154479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndolane Diouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa Ndong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharouna Talla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338969" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Manini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293897" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ronteix-Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamchaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferrieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860632" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vargas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thienot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/noms54207.2022.9789770" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912818" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03244279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ronteix--Jacquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tuffin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417345" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merlhe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448660" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC52694.2021.9700469" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03436783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625386" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03537253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569385" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Legouable" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448632" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219636" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burdinat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253389" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaad Ben Dhia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885438" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881827" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC.2019.8881567" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01836546v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566864" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Majed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553183" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842196v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644156" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01897579v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_18" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01846055v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417774" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876205" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292261" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965649" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khadraoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292259" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720746v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656085v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996933" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Diego Maza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444849" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304725v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536875" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308344v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444757" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306438v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564700" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881248" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308339v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2015.43" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7391170" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292734v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2015.7390837" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308337v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;st" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monath" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2015.7390917" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292327v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mamouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfonso Torrijos Gij&#243;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olaszi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2015.7194107" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343585" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073189v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2014.6934865" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057229v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Loiseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966092" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2013.12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649437" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978513v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666660" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904145v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554898" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952417v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488515" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942322v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952424v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399355" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797590v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725536v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515365v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbeba Karoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141184v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162308v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.542" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162375v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374462v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162164v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176946v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164541v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165725v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Wyk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2007.4401606" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091807v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345908v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perez Romero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Sallent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Agusti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.271" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254199" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167773v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169647v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295694v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170020v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koalla" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martineau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171993v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jechoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171859v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307690" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127054v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388978" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127502v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2004.1417616" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173815v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174370v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trezentos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1286352" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174615v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enderle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2003.1207114" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC.2002.1002614" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345903v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godlewski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295685v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295680v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWCN.2002.1045747" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2001.965456" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295671v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Mihailescu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851690" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295525v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295508v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOMUC.1999.819501" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295521v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295516v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1999.780713" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295529v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.1999.797199" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295497v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Acx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1998.686045" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295507v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1998.733597" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295484v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1997.600470" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295452v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Traynard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiesen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pettersson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345888v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bathelt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295487v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1996.504082" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295399v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dropmann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1995.476898" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295414v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamare" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345877v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1995.504995" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345868v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295380v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1994.345252" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295391v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUPC.1994.383131" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345864v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295384v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.1994.574154" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04380185v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461502" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370062v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Marquez-Barja" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016105v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeli Rashmi Prasad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Rodrigues" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170262v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141183v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295664v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295659v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141175v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141177v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8015" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932044v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te8012" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134776v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7374" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7372" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295702v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05197-5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141180v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295672v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141181v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141185v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141178v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184987v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814264v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Minodora Ciuraru" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Hilohi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830621v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02949519v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>