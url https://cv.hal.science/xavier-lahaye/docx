--- v0 (2026-03-29)
+++ v1 (2026-05-20)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation protects cancer cells against senescence</w:t>
+                <w:t xml:space="preserve">Centromeric DNA amplification triggered by viral proteins activates nuclear cGAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoying Chen</w:t>
+                <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosuke Yamaguchi</w:t>
+                <w:t xml:space="preserve">Patrick Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brianna Rodgers</w:t>
+                <w:t xml:space="preserve">Camellia Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Goehrig</w:t>
+                <w:t xml:space="preserve">Anna Shmakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vindrieux</w:t>
+                <w:t xml:space="preserve">Ngoc Tran Bich Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5901. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (15), pp.4043-4057.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61157-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376983v1</w:t>
+                <w:t xml:space="preserve">hal-05251934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromeric DNA amplification triggered by viral proteins activates nuclear cGAS</w:t>
+                <w:t xml:space="preserve">DNA methylation protects cancer cells against senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lahaye</w:t>
+                <w:t xml:space="preserve">Xiaoying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tran Van</w:t>
+                <w:t xml:space="preserve">Kosuke Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camellia Chakraborty</w:t>
+                <w:t xml:space="preserve">Brianna Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Shmakova</w:t>
+                <w:t xml:space="preserve">Delphine Goehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tran Bich Cao</w:t>
+                <w:t xml:space="preserve">David Vindrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (15), pp.4043-4057.e21. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251934v1</w:t>
+                <w:t xml:space="preserve">hal-05376983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary role of type I interferons for the induction of functionally optimal antigen-specific CD8+ T cells in HIV infection</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Cabral-Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Papagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Perdomo-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,338 +770,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Map of the Monocyte-Derived Dendritic Cell Transcriptional Network Engaged upon Innate Sensing of HIV</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles containing ACE2 efficiently prevent infection by SARS‐CoV‐2 Spike protein‐containing virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarrod Johnson</w:t>
+                <w:t xml:space="preserve">Federico Cocozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas de Veaux</w:t>
+                <w:t xml:space="preserve">Nathalie Névo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rives</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ester Piovesana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Lucas</w:t>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.914-931.e9. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.e12050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.12.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988672v1</w:t>
+                <w:t xml:space="preserve">hal-03367539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles containing ACE2 efficiently prevent infection by SARS‐CoV‐2 Spike protein‐containing virus</w:t>
+                <w:t xml:space="preserve">A Comprehensive Map of the Monocyte-Derived Dendritic Cell Transcriptional Network Engaged upon Innate Sensing of HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cocozza</w:t>
+                <w:t xml:space="preserve">Jarrod Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Névo</w:t>
+                <w:t xml:space="preserve">Nicholas de Veaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Piovesana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexander Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+                <w:t xml:space="preserve">Sasha Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.e12050. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.914-931.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.12050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367539v2</w:t>
+                <w:t xml:space="preserve">hal-02988672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-Terminal Domain of cGAS Determines Preferential Association with Centromeric DNA and Innate Immune Activation in the Nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Nadalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONO Detects the Nuclear HIV Capsid to Promote cGAS-Mediated Innate Immune Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let me in: Control of HIV nuclear entry at the nuclear envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvita Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,1239 +1442,1105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Silvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun I Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Imperatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (13), </w:t>
+              <w:t xml:space="preserve">, 2017, 2 (13), pp.eaai8071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciimmunol.aai8071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03991779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive resistance to viral infection in human CD141 + dendritic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Envelope Protein SUN2 Promotes Cyclophilin-A-Dependent Steps of HIV Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cerboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Silvin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aai8071⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.879-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988666v1</w:t>
+                <w:t xml:space="preserve">hal-02988517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Envelope Protein SUN2 Promotes Cyclophilin-A-Dependent Steps of HIV Replication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transmission of innate immune signaling by packaging of cGAMP in viral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kowal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Tkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Silvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.03.074⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6253), pp.1232-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab3628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988517v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02450955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of innate immune signaling by packaging of cGAMP in viral particles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Viral and cellular mechanisms of the innate immune sensing of HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Manel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349 (6253), pp.1232-1236. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aab3628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02450955v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and cellular mechanisms of the innate immune sensing of HIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le VIH-2 révèle un mécanisme antiviral de détection par l’immunité innée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.55-62. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (6-7), pp.610-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143006004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988512v1</w:t>
+                <w:t xml:space="preserve">hal-02988714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le VIH-2 révèle un mécanisme antiviral de détection par l’immunité innée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The capsids of HIV-1 and HIV-2 determine immune detection of the viral cDNA by the innate sensor cGAS in dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cerboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (6-7), pp.610-613. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (6), pp.1132-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143006004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988714v1</w:t>
+                <w:t xml:space="preserve">inserm-00959028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capsids of HIV-1 and HIV-2 determine immune detection of the viral cDNA by the innate sensor cGAS in dendritic cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resistance to Rabies Virus Infection Conferred by the PMLIV Isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kheddache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira K. Chelbi-Alix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (20), pp.10719-10726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01286-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00959028v1</w:t>
+                <w:t xml:space="preserve">hal-02988438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to Rabies Virus Infection Conferred by the PMLIV Isoform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dual modes of rabies P-protein association with microtubules : a novel strategy to suppress the antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory M. Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela M. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibil Oksayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Filmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01286-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (20), pp.3652-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.045542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988438v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual modes of rabies P-protein association with microtubules : a novel strategy to suppress the antiviral response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of Negri Bodies (NBs) in Rabies Virus-Infected cells : evidence that NBs are sites of viral transcription and replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.045542⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Aurore Vidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lahaye</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Vidy</w:t>
+                <w:t xml:space="preserve">Linda Obiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (16), pp.7948-7958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00554-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2684,98 +2550,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps de Négri : un cas de compartimentalisation cellulaire viro-induit lors de l’infection par le virus de la rage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2785,147 +2651,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene silencing pipeline to interrogate human cDC1 and pDC development and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlong Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinlong Luo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paula Michea-Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2935,114 +2801,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle des corps de Negri dans les cellules infectées par le virus le la rage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris Diderot - Paris 7; B3MI Biochimie, Biothérapies, biologie Moléculaires et infectiologie, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3189,51 +3055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamaguchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Rodgers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61157-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tran Van" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camellia Chakraborty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shmakova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tran Bich Cao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.05.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04600906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Cabral-Piccin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perdomo-Celis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Williart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109763" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D&#246;ring" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Satoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abd9720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Johnson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas de Veaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rives" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.12.054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367539v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cocozza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#233;vo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piovesana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gentili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme P.F. Nader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Puig Lombardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Silvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.08.062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2018.02.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03991779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun I Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperatore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aai8071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cerboni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.03.074" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kowal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tkach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3628" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.01.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988438v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kheddache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dianoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K. Chelbi-Alix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01286-10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M. Moseley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Roth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibil Oksayan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Filmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.045542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pomier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Obiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Harper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00554-09" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlong Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jaeger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Michea-Veloso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lahaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tran Van" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camellia Chakraborty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shmakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tran Bich Cao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.05.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamaguchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Rodgers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61157-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04600906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Cabral-Piccin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perdomo-Celis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Williart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109763" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D&#246;ring" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Satoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abd9720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367539v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cocozza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#233;vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piovesana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Johnson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas de Veaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.12.054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gentili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme P.F. Nader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Puig Lombardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.01.105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Silvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.08.062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2018.02.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03991779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun I Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperatore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aai8071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cerboni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.03.074" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kowal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tkach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3628" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kheddache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dianoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K. Chelbi-Alix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01286-10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M. Moseley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Roth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibil Oksayan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Filmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.045542" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pomier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Obiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Harper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00554-09" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlong Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jaeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Michea-Veloso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>