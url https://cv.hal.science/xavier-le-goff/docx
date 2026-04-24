--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -890,295 +890,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal conversion of mixed uranium(IV)–cerium(III) oxalates into U$_{1−x}$ Ce$_x$O$_{2+δ}$·$n$H$_2$O solid solutions</w:t>
+                <w:t xml:space="preserve">How colloid nature drives the interactions between actinide and carboxylic surfactant in sol: Towards a mesostructured nanoporous actinide oxide material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Benarib</w:t>
+                <w:t xml:space="preserve">Zijie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lautru</w:t>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Di Mascio</w:t>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (31), pp.10951-10968. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 637 (18), pp.207-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3DT01510F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2023.01.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04249846v1</w:t>
+                <w:t xml:space="preserve">hal-04595872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How colloid nature drives the interactions between actinide and carboxylic surfactant in sol: Towards a mesostructured nanoporous actinide oxide material</w:t>
+                <w:t xml:space="preserve">Hydrothermal conversion of mixed uranium(IV)–cerium(III) oxalates into U$_{1−x}$ Ce$_x$O$_{2+δ}$·$n$H$_2$O solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zijie Lu</w:t>
+                <w:t xml:space="preserve">Sofian Benarib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lautru</w:t>
+                <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
+                <w:t xml:space="preserve">Lara Di Mascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 637 (18), pp.207-215. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (31), pp.10951-10968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2023.01.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3DT01510F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595872v1</w:t>
+                <w:t xml:space="preserve">cea-04249846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of a Dynamic Covalent Library Driven by Combined Pd(II) and Biphasic Effectors for Metal Transport between Phases</w:t>
               </w:r>
@@ -1422,697 +1422,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Szenknect</w:t>
+                <w:t xml:space="preserve">Facile Preparation of Macro-Microporous Thorium Oxide via a Colloidal Sol–Gel Route toward Safe MOX Fuel Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (47), pp.53165-53173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c16384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862238v1</w:t>
+                <w:t xml:space="preserve">hal-04704248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Preparation of Macro-Microporous Thorium Oxide via a Colloidal Sol–Gel Route toward Safe MOX Fuel Fabrication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (47), pp.53165-53173. </w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c16384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704248v1</w:t>
+                <w:t xml:space="preserve">hal-03862238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of uranium from sulfuric acid media using amino-diamide extractants</w:t>
+                <w:t xml:space="preserve">Tuning the Regioselective Functionalization of Trifluoromethylated Dienes via Lanthanum‐Mediated Single C−F Bond Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moheddine Wehbie</w:t>
+                <w:t xml:space="preserve">Tarun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+                <w:t xml:space="preserve">Sirine Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyad Karamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 200, pp.105550. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.4016-4021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2020.105550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337011v2</w:t>
+                <w:t xml:space="preserve">hal-03264465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Regioselective Functionalization of Trifluoromethylated Dienes via Lanthanum‐Mediated Single C−F Bond Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEraMic: a semi-automatic method for the segmentation of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarun Kumar</w:t>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">M. Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202005239⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (10), pp.5349-5358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264465v1</w:t>
+                <w:t xml:space="preserve">hal-03191884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEraMic: a semi-automatic method for the segmentation of grain boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Extraction of uranium from sulfuric acid media using amino-diamide extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moheddine Wehbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massonnet</w:t>
+                <w:t xml:space="preserve">Iyad Karamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (10), pp.5349-5358. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.105550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2020.105550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191884v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t>
@@ -2392,64 +2392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,1311 +2754,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of microporous CeO2 thin layers having nanocrystallites network controlled by Pluronic P123: Impact of key experimental parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijie Lu</w:t>
+                <w:t xml:space="preserve">Probing the local structure of nanoscaled actinide oxides: A comparison between PuO$_2$ and ThO$_2$ nanoparticles rules out PuO$_{2+x}$ hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mollard</w:t>
+                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-05147-4⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00662A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445278v1</w:t>
+                <w:t xml:space="preserve">cea-03923002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Pillared sulfonate-based metal-organic framework as negative electrode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Favrichon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.73-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.10.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064121v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921757v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Elaboration of microporous CeO2 thin layers having nanocrystallites network controlled by Pluronic P123: Impact of key experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-05147-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183525v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillared sulfonate-based metal-organic framework as negative electrode for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Cognet</w:t>
+                <w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gutel</w:t>
+                <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">J. Favrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.73-76. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.10.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972326v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the local structure of nanoscaled actinide oxides: A comparison between PuO$_2$ and ThO$_2$ nanoparticles rules out PuO$_{2+x}$ hypothesis</w:t>
+                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.214-224. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (41), pp.9580-9585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NA00662A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03923002v1</w:t>
+                <w:t xml:space="preserve">hal-02921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moheddine Wehbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Ji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
+                <w:t xml:space="preserve">Iyad Karame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (41), pp.14594-14603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8dt03140a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996069v1</w:t>
+                <w:t xml:space="preserve">hal-02062504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the JMAK model for crystal dissolution kinetics in a borosilicate melt</w:t>
+                <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fournier</w:t>
+                <w:t xml:space="preserve">Ran Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Régnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Faure</w:t>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991097v1</w:t>
+                <w:t xml:space="preserve">hal-01996069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Application of the JMAK model for crystal dissolution kinetics in a borosilicate melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (41), pp.14594-14603. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 489, pp.77-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt03140a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062504v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of dissolution kinetics of rare earth crystals in a borosilicate glass melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 481, pp.248-253. </w:t>
@@ -4428,299 +4428,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the solvent, structure and substituents of ruthenium(II) polypyridyl complexes on their electrochemical and photo-physical properties</w:t>
+                <w:t xml:space="preserve">Metal Recognition Driven by Weak Interactions: A Case Study in Solvent Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Ruffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+                <w:t xml:space="preserve">Rémi Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2112-2117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.10.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998388v1</w:t>
+                <w:t xml:space="preserve">hal-01998444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Recognition Driven by Weak Interactions: A Case Study in Solvent Extraction</w:t>
+                <w:t xml:space="preserve">Influence of the solvent, structure and substituents of ruthenium(II) polypyridyl complexes on their electrochemical and photo-physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Poirot</w:t>
+                <w:t xml:space="preserve">Kévin Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600305⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 440, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998444v1</w:t>
+                <w:t xml:space="preserve">hal-01998388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, electrochemical and spectroscopic properties of ruthenium( ii ) complexes containing 2,6-di(1H-imidazo[4,5-f][1,10]phenanthrolin-2-yl)aryl ligands</w:t>
               </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cordara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t>
@@ -5531,77 +5531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (95), pp.77619-77628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5629,429 +5629,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent Tetra- and Penta-phenylcyclopentadienyl Europium and Samarium Sandwich and Half-Sandwich Complexes: Synthesis, Characterization, and Remarkable Luminescence Properties</w:t>
+                <w:t xml:space="preserve">An original precipitation route toward the preparation and the sintering of highly reactive uranium cerium dioxide powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory P Kelly</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Bell</w:t>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Cox</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Glen Deacon</w:t>
+                <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 462, pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996332v1</w:t>
+                <w:t xml:space="preserve">hal-02009666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-distribution of uranium in bone after contamination: new insight into its mechanism of accumulation into bone tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Divalent Tetra- and Penta-phenylcyclopentadienyl Europium and Samarium Sandwich and Half-Sandwich Complexes: Synthesis, Characterization, and Remarkable Luminescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory P Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Burt-Pichat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Rosalind Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+                <w:t xml:space="preserve">Daisy Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Tack</w:t>
+                <w:t xml:space="preserve">Glen Deacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 407 (22), pp.6619-6625. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (23), pp.5624-5636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8835-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000094v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original precipitation route toward the preparation and the sintering of highly reactive uranium cerium dioxide powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-distribution of uranium in bone after contamination: new insight into its mechanism of accumulation into bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Brigitte Burt-Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Jan Garrevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vigier</w:t>
+                <w:t xml:space="preserve">Pieter Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 462, pp.173-181. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (22), pp.6619-6625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009666v1</w:t>
+                <w:t xml:space="preserve">hal-02000094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry Flexibility of Copper Iodide Clusters: Variability in Luminescence Thermochromism.</w:t>
               </w:r>
@@ -6165,1119 +6165,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo(metallocene)s Containing Keto-Bridged Phospholyl Rings</w:t>
+                <w:t xml:space="preserve">Dehydration and decomposition behavior of the NaH2(PO4)0,48AsO4)0,52.H2O compound in the temperature range from 253 K to 333 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Khaled Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.2484-2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24297/jac.v10i3.6655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003762v1</w:t>
+                <w:t xml:space="preserve">hal-02445260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing and predicting the preferential functionalization of metallic or semiconducting single-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+                <w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Nocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/67003⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445218v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+                <w:t xml:space="preserve">Correlation between the ionic conductivity and the relaxation mechanisms during the 436 K- transition in nitrate salt RbNO3: analysis by impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Jarraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.2447-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24297/jac.v10i3.2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003812v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the ionic conductivity and the relaxation mechanisms during the 436 K- transition in nitrate salt RbNO3: analysis by impedance spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taher Mhiri</w:t>
+                <w:t xml:space="preserve">Thibault Cheisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Jarraya</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24297/jac.v10i3.2276⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445254v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus-Stabilized Titanium Carbene Complexes: Synthesis, Reactivity and DFT Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lafage</w:t>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (51), pp.16995-17003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403708⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual outcome of the thermolytic condensation of diazoarylmethanes with a [tricarbonyl(η6-2-p-tolyl)chromium]2-oxazolyl chelate of tetracarbonylrhenium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Werlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 751, pp.754-759. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.07.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.07.070⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium Carbene Complexes: Synthesis of Mixed Alkyl, Amido, and Phosphido Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fustier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Martin Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chris Slootweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.63-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om500868a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration and decomposition behavior of the NaH2(PO4)0,48AsO4)0,52.H2O compound in the temperature range from 253 K to 333 K.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taher Mhiri</w:t>
+                <w:t xml:space="preserve">Oligo(metallocene)s Containing Keto-Bridged Phospholyl Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (10), pp.1610-1614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445260v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tetracoordinated Phosphasalen Nickel(III) Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing and predicting the preferential functionalization of metallic or semiconducting single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Nocton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Ricard</w:t>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (5), pp.1368-1372. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (6), pp.67003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201309222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/67003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003760v1</w:t>
+                <w:t xml:space="preserve">hal-02445218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
               </w:r>
@@ -7397,51 +7397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Stabilization of 14-Electron Rhodium(I) Complexes by Hemichelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7537,640 +7537,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Phosphorus(V)-Stabilized Geminal Dianions. The Cases of Mixed P=X/P?BH3 (X = S, O) and P=S/SiMe3 Derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biarylphosphonite gold(I) complexes as superior catalysts for oxidative cyclization of propynyl arenes into indan-2-ones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fustier-Boutignon</w:t>
+                <w:t xml:space="preserve">Guilhem Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ying-Fu Ho</w:t>
+                <w:t xml:space="preserve">Thomas E J Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Gagosz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (2), pp.498-508. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (24), pp.6277-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om300954a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906704v1</w:t>
+                <w:t xml:space="preserve">hal-00906235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pVHL as a novel substrate for Aurora-A in clear cell renal cell carcinoma (ccRCC).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination of 12-Electron Organometallic Fragments to the Arene Ring of Nonsymmetric Group 10 POCOP Pincer Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chesnel</w:t>
+                <w:t xml:space="preserve">Espinosa-Jalapa Noël Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Delcros</w:t>
+                <w:t xml:space="preserve">Simon Hernandez-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier</w:t>
+                <w:t xml:space="preserve">David Morales-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067071⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (9), pp.2661-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om400147x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00865341v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of 12-Electron Organometallic Fragments to the Arene Ring of Nonsymmetric Group 10 POCOP Pincer Complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of pVHL as a novel substrate for Aurora-A in clear cell renal cell carcinoma (ccRCC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espinosa-Jalapa Noël Angel</w:t>
+                <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hernandez-Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Jean-Guy Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morales-Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+                <w:t xml:space="preserve">Florence Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om400147x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906217v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00865341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biarylphosphonite gold(I) complexes as superior catalysts for oxidative cyclization of propynyl arenes into indan-2-ones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Henrion</w:t>
+                <w:t xml:space="preserve">Synthesis of Phosphorus(V)-Stabilized Geminal Dianions. The Cases of Mixed P=X/P?BH3 (X = S, O) and P=S/SiMe3 Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E J Chavas</w:t>
+                <w:t xml:space="preserve">Marie Fustier-Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ying-Fu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201301015⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300954a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906235v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Blakewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.1475-1483. </w:t>
@@ -8202,471 +8202,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-deficient η1-Indenyl,η3-allylpalladium(II) complexes stabilized by fluxional non-covalent interactions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kin1 kinase and the calcineurin phosphatase cooperate to link actin ring assembly and septum synthesis in fission yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Hamdaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Angela Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Brelot</w:t>
+                <w:t xml:space="preserve">Cathy Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja312003q⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (3), pp.129-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201200042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906414v1</w:t>
+                <w:t xml:space="preserve">inserm-00809223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity differences between 2,4- and 2,5-disubstituted zirconacyclopentadienes: a highly selective and general approach to 2,4-disubstituted phospholes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+                <w:t xml:space="preserve">Electron-deficient η1-Indenyl,η3-allylpalladium(II) complexes stabilized by fluxional non-covalent interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Werlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (5), pp.1715-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja312003q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt51158h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00839784v1</w:t>
+                <w:t xml:space="preserve">hal-00906414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kin1 kinase and the calcineurin phosphatase cooperate to link actin ring assembly and septum synthesis in fission yeast.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity differences between 2,4- and 2,5-disubstituted zirconacyclopentadienes: a highly selective and general approach to 2,4-disubstituted phospholes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James R. Paulson</w:t>
+                <w:t xml:space="preserve">Guillaume Bousrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201200042⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51158h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809223v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemichelation, a Way To Stabilize Electron-Unsaturated Complexes: The Case of T-Shaped Pd and Pt Metallacycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,995 +8750,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic Investigation of the Generation of a Palladium(0) Catalyst from a Palladium(II) Allyl Complex: A Combined Experimental and DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Escalle-Lewis</w:t>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Frison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Muller</w:t>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc15421d⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (17), pp.5975-5978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300375b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766160v1</w:t>
+                <w:t xml:space="preserve">hal-00905072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of structurally characterized binuclear lanthanide complexes bridged by 2,2′-bipyrimidine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Zucchi</w:t>
+                <w:t xml:space="preserve">Room temperature tandem hydroamination and hydrosilation/protodesilation catalysis by a tricarbonylchromium-bound iridacycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Iali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric La Paglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Sredojević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.06.021⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (83), pp.10310-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc35520e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00842994v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature tandem hydroamination and hydrosilation/protodesilation catalysis by a tricarbonylchromium-bound iridacycle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric La Paglia</w:t>
+                <w:t xml:space="preserve">Magneto-structural and photophysical investigations on a dinuclear Sm(III) complex featuring 2,2'-bipyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Zucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (83), pp.10310-2. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 380, pp.354-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc35520e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906193v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-structural and photophysical investigations on a dinuclear Sm(III) complex featuring 2,2'-bipyrimidine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Planar Chiral Iridacycles by Cationic Metal p-Coordination: Facial Selectivity, and Conformational and Stereochemical Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Iali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 380, pp.354-357. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (19), pp.6063-6078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906189v1</w:t>
+                <w:t xml:space="preserve">hal-00906154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Planar Chiral Iridacycles by Cationic Metal p-Coordination: Facial Selectivity, and Conformational and Stereochemical Consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Blakewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103577⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00906154v1</w:t>
+                <w:t xml:space="preserve">hal-00906007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Long</w:t>
+                <w:t xml:space="preserve">Transmetalation of a nucleophilic carbene fragment: from early to late transition metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fustier-Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (27), pp.3306-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc17934b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906007v1</w:t>
+                <w:t xml:space="preserve">hal-00691848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmetalation of a nucleophilic carbene fragment: from early to late transition metals.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+                <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escalle-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (27), pp.3306-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc17934b⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48, pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc15421d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691848v1</w:t>
+                <w:t xml:space="preserve">hal-00766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigation of the Generation of a Palladium(0) Catalyst from a Palladium(II) Allyl Complex: A Combined Experimental and DFT Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Blug</w:t>
+                <w:t xml:space="preserve">Magnetic properties of structurally characterized binuclear lanthanide complexes bridged by 2,2′-bipyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Zucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om300375b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00905072v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siloxanol-functionalized copper iodide cluster as a thermochromic luminescent building block.</w:t>
               </w:r>
@@ -9858,90 +9858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphasalen Yttrium Complexes: Highly Active and Stereoselective Initiators for Lactide Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte K. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9988,51 +9988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed (P=S/P=O)-Stabilized Geminal Dianion: Facile Diastereoselective Intramolecular C-H Activations by a Related Ruthenium-Carbene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,51 +10130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martinez-Arripe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,51 +10238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature reversible C-H activation mediated by a Pt(0) center, and stoichiometric biphenyl formation via solvent activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,713 +10483,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Molecular Roots of a Ubiquitously Successful Synthesis: Nickel(0) Nanoparticles by Reduction of [Ni(acetylacetonate)(2)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Rhodium (Thiophosphinoyl)(trimethylsilyl)methanide and Bis(thiophosphinoyl)methanide Complexes: S~S vs. C~S Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.1453-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904383v1</w:t>
+                <w:t xml:space="preserve">hal-00691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective synthesis and coordination chemistry of enantiopure keto-bis-(2-phosphametallocene)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Revisiting the Molecular Roots of a Ubiquitously Successful Synthesis: Nickel(0) Nanoparticles by Reduction of [Ni(acetylacetonate)(2)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Labouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bouchonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (44), pp.14165-14173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT11647B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904996v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium (Thiophosphinoyl)(trimethylsilyl)methanide and Bis(thiophosphinoyl)methanide Complexes: S~S vs. C~S Coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
+                <w:t xml:space="preserve">Diastereoselective synthesis and coordination chemistry of enantiopure keto-bis-(2-phosphametallocene)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stankevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101073⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.5155-5162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT11647B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691850v1</w:t>
+                <w:t xml:space="preserve">hal-00904996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smiles Cascades toward Heterocyclic Scaffolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+                <w:t xml:space="preserve">Charge-induced facial-selectivity in the formation of new cationic planar chiral iridacycles derived from aniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Iali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.3631-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc05711h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695039v1</w:t>
+                <w:t xml:space="preserve">hal-00695194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-induced facial-selectivity in the formation of new cationic planar chiral iridacycles derived from aniline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+                <w:t xml:space="preserve">Smiles Cascades toward Heterocyclic Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Schiltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.534-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695194v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(II) and Ni(II) complexes featuring a &amp;quot;phosphasalen&amp;quot; ligand: synthesis and DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Labouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11378,64 +11378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward four-component access to spiroindolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,294 +11618,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Behavior of the S-C-S Monoanion and O-C-O and S-C-S Dianions toward Co(II)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+                <w:t xml:space="preserve">Magnetic Core-Shell Nanoparticles from Nanoscale-Induced Phase Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.2270-2277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691853v1</w:t>
+                <w:t xml:space="preserve">hal-00694192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Core-Shell Nanoparticles from Nanoscale-Induced Phase Segregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
+                <w:t xml:space="preserve">Coordination Behavior of the S-C-S Monoanion and O-C-O and S-C-S Dianions toward Co(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.2540-2546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201100144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694192v1</w:t>
+                <w:t xml:space="preserve">hal-00691853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure of divalent thulium borohydrides and their application in epsilon-caprolactone polymerisation</w:t>
               </w:r>
@@ -12137,51 +12137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Palladium-Catalyzed Negishi-Type Coupling: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Blug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Villa-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12243,1057 +12243,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic and thermochromic luminescence of a copper iodide cluster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Guillen</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gosmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.1511-1511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528036v1</w:t>
+                <w:t xml:space="preserve">hal-00577176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+                <w:t xml:space="preserve">Double Friedel-Crafts Acylation Reactions on the Same Ring of a Metallocene: Synthesis of a 2 5-Diacetylphospharuthenocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piechaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.14486-14497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200902409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506744v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of how redox chemistry influences the synthesis of transition metal phosphametallocenes: a convenient synthesis of 2 5-diester-substituted phosphametallocenes and 2 2 ' 5 5 '-tetraester-substituted-1 1 '-diphosphaferrocenes (pub)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Nucleophilic Scandium Carbene Complexes (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Muller</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34, pp.1341-1347</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (38), pp.13108-13110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577177v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral undecagold clusters: synthesis characterization and investigation in catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+                <w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel H. Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Y. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0DT00399A⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00577169v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of samarium(II) borohydrides and their behaviour as initiators in styrene and epsilon-caprolactone polymerisation (pub)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+                <w:t xml:space="preserve">Studies of how redox chemistry influences the synthesis of transition metal phosphametallocenes: a convenient synthesis of 2 5-diester-substituted phosphametallocenes and 2 2 ' 5 5 '-tetraester-substituted-1 1 '-diphosphaferrocenes (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.1341-1347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509184v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleophilic Scandium Carbene Complexes (pub)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fustier</w:t>
+                <w:t xml:space="preserve">Chiral undecagold clusters: synthesis characterization and investigation in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Andreiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (44), pp.10608-10616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0DT00399A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531424v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Friedel-Crafts Acylation Reactions on the Same Ring of a Metallocene: Synthesis of a 2 5-Diacetylphospharuthenocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+                <w:t xml:space="preserve">Synthesis of samarium(II) borohydrides and their behaviour as initiators in styrene and epsilon-caprolactone polymerisation (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200902409⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.6761-6766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001795g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577161v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Mechanochromic and thermochromic luminescence of a copper iodide cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Jean</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (32), pp.10967-10969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja103431d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577176v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and complexation of heptafluoroisopropyldiphenylphosphine (pub)</w:t>
               </w:r>
@@ -13413,51 +13413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13508,77 +13508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine- and thiophosphorane-amine ligands: lithiation and coordination to Rh(I) (pub)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 695, pp.1499-1506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13597,1715 +13597,1715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+                <w:t xml:space="preserve">Neutral ansa-bis(fluorenyl)silane neodymium borohydrides: synthesis, structural study and behaviour as catalysts in butadiene–ethylene copolymerisation (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bousquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.2290-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00274G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577172v1</w:t>
+                <w:t xml:space="preserve">hal-00509190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Component Synthesis of Imidazolinium-Fused Heterocycles from Ugi-Smiles Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Barthelon</w:t>
+                <w:t xml:space="preserve">Phosphorus stabilized carbene complexes: bisphosphonate dianion synthesis, reactivity and DFT studies of O~C~O zirconium(IV) complexes. (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Grünstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218550⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.492-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b915468j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577187v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus stabilized carbene complexes: bisphosphonate dianion synthesis, reactivity and DFT studies of O~C~O zirconium(IV) complexes. (pub)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Grünstein</w:t>
+                <w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b915468j⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533248v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral ansa-bis(fluorenyl)silane neodymium borohydrides: synthesis, structural study and behaviour as catalysts in butadiene–ethylene copolymerisation (pub)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cortial</w:t>
+                <w:t xml:space="preserve">Four-Component Synthesis of Imidazolinium-Fused Heterocycles from Ugi-Smiles Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Barthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00274G⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509190v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Phosphabarrelene complexes of palladium and their use in Suzuki–Miyaura coupling reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold(I)-catalyzed [4+2] cycloaddition of N-(hex-5-enynyl) tert-butyloxycarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guibert</w:t>
+                <w:t xml:space="preserve">Andrea Buzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin M. Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Odabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Gagosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 694 (4), pp.515-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394039v1</w:t>
+                <w:t xml:space="preserve">hal-00968361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically hindered cyclopentadienyl and phospholyl ligands in dysprosium chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nief</w:t>
+                <w:t xml:space="preserve">A Strained S~C~S Ir Pincer Complex: Intramolecular C-H Activation of an Aromatic Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6), pp.1969-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om801164p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531425v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation of a Xantphos-Phosphole Ligand. Intramolecular Trapping of a P-HPhospholium Salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Escalle</w:t>
+                <w:t xml:space="preserve">A Strained SCS Ir Pincer Complex: Intramolecular C−H Activation of an Aromatic Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6), pp.1969</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531408v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual access to medium sized cycloalkynes by a new goId(I)-catalysed cycloisomerisation of diynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Odabachian</w:t>
+                <w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel H. Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.10219-10222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951264v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strained SCS Ir Pincer Complex: Intramolecular C−H Activation of an Aromatic Ring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">The Effect of a Fourth Binding Site on the Stabilization of Cationic SPS Pincer Palladium Complexes : Experimental, DFT, and Mass Spectrometric Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (6), pp.1969</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28, pp.2020-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om800690t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394040v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Ricard</w:t>
+                <w:t xml:space="preserve">1-Phosphabarrelene complexes of palladium and their use in Suzuki–Miyaura coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.10219-10222</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452427v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of a Fourth Binding Site on the Stabilization of Cationic SPS Pincer Palladium Complexes : Experimental, DFT, and Mass Spectrometric Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Doux</w:t>
+                <w:t xml:space="preserve">Sterically hindered cyclopentadienyl and phospholyl ligands in dysprosium chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.2744-2748</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411129v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strained S~C~S Ir Pincer Complex: Intramolecular C-H Activation of an Aromatic Ring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">Protonation of a Xantphos-Phosphole Ligand. Intramolecular Trapping of a P-HPhospholium Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om801164p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.7540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo9014485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691872v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-catalyzed [4+2] cycloaddition of N-(hex-5-enynyl) tert-butyloxycarbamates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florin M. Istrate</w:t>
+                <w:t xml:space="preserve">An unusual access to medium sized cycloalkynes by a new goId(I)-catalysed cycloisomerisation of diynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Odabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien L. Gagosz</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gagosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (36), pp.8966-8970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.11.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00968361v1</w:t>
+                <w:t xml:space="preserve">hal-00951264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-VE Platinum(0) Phosphabarrelene Complex in the Hydrosilylation of Alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Blug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (8), pp.2360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15468,64 +15468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15714,77 +15714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Dimetallic Gold Hydride Complex Stabilized by a Xantphos-Phosphole ligand: Synthesis, X-ray Crystal Structure, and Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gagosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15887,51 +15887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16416,77 +16416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Deallylation of Allyl Ethers with a Xanthene Phosphole Ligand. Experimental and DFT Mechanistic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piechaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (11), pp.2565-2569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16558,77 +16558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Komly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (17), pp.4380-4385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16714,51 +16714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (11), pp.1734-1737. </w:t>
@@ -16976,51 +16976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (22), pp.7010-7016. </w:t>
@@ -17083,51 +17083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Platinum Catalysts Involving Ligands with Large Bite Angle Are so Efficient in the Allylation of Amines: Design of a Highly Active Catalyst and Comprehensive Experimental and DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piechaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17198,1223 +17198,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-Closing Metathesis in the Synthesis of BC Ring-Systems of Taxol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">White Phosphorus as a Single Source of &amp;quot;P&amp;quot; in the Synthesis of Nickel Phosphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiltz</w:t>
+                <w:t xml:space="preserve">Irene Resa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Prunet</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200800774⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.2568-2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b802454e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343365v1</w:t>
+                <w:t xml:space="preserve">hal-00302659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Phosphorus as a Single Source of &amp;quot;P&amp;quot; in the Synthesis of Nickel Phosphide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
+                <w:t xml:space="preserve">Ring-Closing Metathesis in the Synthesis of BC Ring-Systems of Taxol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Resa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+                <w:t xml:space="preserve">Joëlle Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.2568-2570. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.7314-7323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b802454e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200800774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00302659v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Cyclometalation of Planar Pro-chiral (6-Arene)tricarbonylchromium Complexes with OC-6-[Ru(CO)2Cl2]n</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Hijazi</w:t>
+                <w:t xml:space="preserve">L. Vu-Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Allouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André de Cian</w:t>
+                <w:t xml:space="preserve">Leila Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168695v1</w:t>
+                <w:t xml:space="preserve">hal-00168496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Reactivity of Organometallic Complexes of Divalent Thulium with Cyclopentadienyl and Phospholyl Ligands</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization and Reactivity of Mono(phospholyl)lanthanoid(III) Bis(dimethylaminobenzyl) Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jaroschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Shima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyouchi Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (14), pp.3552 -3558. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 26, pp.5654-5660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168587v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Klemps</w:t>
+                <w:t xml:space="preserve">Stereoselective &amp;quot;Electrophilic&amp;quot; Cyclometalation of Planar-Prochiral (eta6-Arene)tricarbonylchromium Complexes with Asymmetric Metal Centers: pseudo-T-4 [Cp*RhCl2]2 and [Cp*IrCl2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Maasarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vu-Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Boubekeur</w:t>
+                <w:t xml:space="preserve">Akram Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (14), pp.3336 -3345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om070170l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168496v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Reactivity of Mono(phospholyl)lanthanoid(III) Bis(dimethylaminobenzyl) Complexes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphaalkenes palladium(II) complexes in the Suzuki and Sonogashira cross-coupling reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyouchi Mori</w:t>
+                <w:t xml:space="preserve">Bernard Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.5654-5660</w:t>
+              <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.363-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168883v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective &amp;quot;Electrophilic&amp;quot; Cyclometalation of Planar-Prochiral (eta6-Arene)tricarbonylchromium Complexes with Asymmetric Metal Centers: pseudo-T-4 [Cp*RhCl2]2 and [Cp*IrCl2]2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+                <w:t xml:space="preserve">From a Stable Dianion to a Stable Carbenoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om070170l⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (31), pp.5947-5950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200701588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168694v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphaalkenes palladium(II) complexes in the Suzuki and Sonogashira cross-coupling reactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deschamps</w:t>
+                <w:t xml:space="preserve">Synthesis and Reactivity of Organometallic Complexes of Divalent Thulium with Cyclopentadienyl and Phospholyl Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (14), pp.3552 -3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om700316a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Stable Dianion to a Stable Carbenoid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">Stereoselective Cyclometalation of Planar Pro-chiral (6-Arene)tricarbonylchromium Complexes with OC-6-[Ru(CO)2Cl2]n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jacques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+                <w:t xml:space="preserve">André de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (31), pp.5947-5950. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (17), pp.4180 -4196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200701588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om070239p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168740v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, X-Ray and Electronic structures of a New Dibromide Complex. Activity in the Regioselective Catalyzed Dimerization of Ethylene into 1-Butene.</w:t>
               </w:r>
@@ -18538,51 +18538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthene-phosphole ligands: Synthesis, coordination chemistry, and activity in the palladium-catalyzed amine allylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Zutphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18800,90 +18800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphaalkene palladium(II) complexes in the Suzuki and Sonogashira cross-coupling reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19226,51 +19226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDB6394F"/>
+    <w:nsid w:val="2DFA31C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19374,51 +19374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59F09AB9"/>
+    <w:nsid w:val="F0091CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19608,51 +19608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-goff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5041-0468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105986771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-2328-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Di Mascio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01510F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.01.087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04266234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Lehn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c16384" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sghaier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005239" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001348" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01078B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05147-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cognet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gutel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.10.082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201800265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02948E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ruffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.10.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600305" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8PFX4HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Goudy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02280K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKJ8C0P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Pfeifer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Wiecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Kelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Bell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Cox" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Daniels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Deacon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000094v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8835-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003762v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/67003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ACC7780E74B32D4EA4173F3A62621732614A10A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hammami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Mhiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jarraya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.2276" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445232v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403708" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGRH1WKG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.070" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHC0QN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001024v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chris Slootweg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500868a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.6655" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405240" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLGTDPGS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier-Boutignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ying-Fu Ho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300954a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00865341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jouan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067071" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa-Jalapa No&#235;l Angel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hernandez-Ortega" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales-Morales" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400147x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906235v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Henrion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Chavas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gagosz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQ7PJJF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906414v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamdaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312003q" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809223v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cadou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Le Goff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Xie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Paulson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-114J7Z1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4076327" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00842994v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1Q1P8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric La Paglia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sredojevi&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35520e" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.043" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906154v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103577" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-082WWHTF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691848v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17934b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Blug" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300375b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906024v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202680" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX19TL3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Kindra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300573z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904383v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Labouille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchonnet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201071" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM1CP6X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904996v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stankevic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT11647B" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691850v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101073" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HND231SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695194v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05711h" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691853v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100144" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W25SSQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil L. Hosein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. M. Caffyn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villa-Uribe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577177v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577169v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Toullec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00399A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5B0LNT42-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531424v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577161v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seeboth" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902409" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5T5Z453-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577189v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Lewis-Alleyne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Murphy-Jolly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gr&#252;nstein" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915468j" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QB6C7VZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394039v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531408v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9014485" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951264v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Odabachian" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901312" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blug" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800690t" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691872v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801164p" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00968361v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buzas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin M. Istrate" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Gagosz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSRGNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394041v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394043v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen B. Deacon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951272v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hanna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901971f" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531403v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mora" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901014r" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411467v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saussine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900986" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256971v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Miyasaka" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715528j" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ8206XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301386v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euclides J. Velazco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701244b" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41SLJKSW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800051n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8ZXBJ4S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Zutphen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente J. Margarit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.075" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z25QSG3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169123v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800797c" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-43J69Z4N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801197" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343365v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Ma" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiltz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800774" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B77PD7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302659v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802454e" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGLB7ZLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168695v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allouche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070239p" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMKH51B8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168587v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700316a" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH3S3N5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Shima" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Li" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyouchi Mori" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168694v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scheeren" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Maasarani" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070170l" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XBWMBVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168490v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deschamps" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168740v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacques" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701588" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ627TWG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168499v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061172t" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LWSR7XC5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168526v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0700213" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BG1JN6TQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090571v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuitphen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toumazet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811528v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-goff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5041-0468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105986771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-2328-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.01.087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Di Mascio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01510F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04266234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Lehn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c16384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001348" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01078B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cognet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gutel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.10.082" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05147-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201800265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02948E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8PFX4HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ruffray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.10.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Goudy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02280K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKJ8C0P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Pfeifer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Wiecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Kelly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Bell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Cox" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Daniels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Deacon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00842" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8835-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jarraya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Mhiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.6655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445254v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hammami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.2276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403708" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGRH1WKG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.070" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHC0QN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chris Slootweg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500868a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003762v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/67003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ACC7780E74B32D4EA4173F3A62621732614A10A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405240" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLGTDPGS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Henrion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Chavas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gagosz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQ7PJJF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906217v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa-Jalapa No&#235;l Angel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hernandez-Ortega" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales-Morales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400147x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00865341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906704v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier-Boutignon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ying-Fu Ho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300954a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cadou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Le Goff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Xie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Paulson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200042" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-114J7Z1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906414v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamdaoui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312003q" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4076327" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Blug" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300375b" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906193v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric La Paglia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sredojevi&#263;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35520e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.043" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103577" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-082WWHTF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17934b" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00842994v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1Q1P8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906024v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202680" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX19TL3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Kindra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300573z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101073" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HND231SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904383v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Labouille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201071" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM1CP6X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stankevic" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT11647B" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05711h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694192v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691853v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100144" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W25SSQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil L. Hosein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. M. Caffyn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villa-Uribe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seeboth" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902409" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5T5Z453-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Toullec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00399A" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5B0LNT42-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577189v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Lewis-Alleyne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Murphy-Jolly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533248v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gr&#252;nstein" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915468j" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QB6C7VZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00968361v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buzas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin M. Istrate" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Odabachian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Gagosz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSRGNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801164p" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blug" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800690t" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394039v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531425v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531408v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9014485" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951264v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901312" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394041v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394043v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen B. Deacon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951272v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hanna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901971f" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531403v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mora" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901014r" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411467v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saussine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900986" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256971v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Miyasaka" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715528j" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ8206XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301386v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euclides J. Velazco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701244b" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41SLJKSW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800051n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8ZXBJ4S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Zutphen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente J. Margarit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.075" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z25QSG3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169123v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800797c" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-43J69Z4N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801197" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302659v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802454e" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGLB7ZLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343365v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Ma" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiltz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800774" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B77PD7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168883v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Shima" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Li" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyouchi Mori" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168694v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scheeren" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Maasarani" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070170l" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XBWMBVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168490v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deschamps" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168740v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacques" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701588" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ627TWG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168587v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700316a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH3S3N5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168695v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allouche" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070239p" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMKH51B8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168499v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061172t" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LWSR7XC5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168526v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0700213" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BG1JN6TQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090571v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuitphen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toumazet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811528v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>