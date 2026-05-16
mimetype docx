--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2092,295 +2092,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct sintering of UO2+x oxides prepared under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340169v1</w:t>
+                <w:t xml:space="preserve">hal-03259275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sintering of UO2+x oxides prepared under hydrothermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (33), pp.11498-11511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259275v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of the Surface Topography at High Temperature with SEM</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,697 +2888,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03923002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillared sulfonate-based metal-organic framework as negative electrode for Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cognet</w:t>
+                <w:t xml:space="preserve">T. Cordara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gutel</w:t>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.10.082⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972326v1</w:t>
+                <w:t xml:space="preserve">hal-02183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Cordara</w:t>
+                <w:t xml:space="preserve">Elaboration of microporous CeO2 thin layers having nanocrystallites network controlled by Pluronic P123: Impact of key experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">Nicolas Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-05147-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183525v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of microporous CeO2 thin layers having nanocrystallites network controlled by Pluronic P123: Impact of key experimental parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijie Lu</w:t>
+                <w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
+                <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mollard</w:t>
+                <w:t xml:space="preserve">J. Favrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-05147-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445278v1</w:t>
+                <w:t xml:space="preserve">hal-02064121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Favrichon</w:t>
+                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (41), pp.9580-9585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064121v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Pillared sulfonate-based metal-organic framework as negative electrode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (41), pp.9580-9585. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.73-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.10.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921757v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Alkyl calix[4]azacrowns for the selective extraction of uranium</w:t>
               </w:r>
@@ -4615,51 +4615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, electrochemical and spectroscopic properties of ruthenium( ii ) complexes containing 2,6-di(1H-imidazo[4,5-f][1,10]phenanthrolin-2-yl)aryl ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Goudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,51 +5104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,550 +5374,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Aromatic Phosphorus Heterocycles - Differences Between Nonfunctionalized and Pyridyl-Substituted 2,4,6-Triarylphosphinines</w:t>
+                <w:t xml:space="preserve">Organosilica-metallic sandwich materials as precursors for palladium and platinum nanoparticle synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Pfeifer</w:t>
+                <w:t xml:space="preserve">Romain Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ribagnac</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (95), pp.77619-77628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA15871K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998962v1</w:t>
+                <w:t xml:space="preserve">hal-01998496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilica-metallic sandwich materials as precursors for palladium and platinum nanoparticle synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Aromatic Phosphorus Heterocycles - Differences Between Nonfunctionalized and Pyridyl-Substituted 2,4,6-Triarylphosphinines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Besnard</w:t>
+                <w:t xml:space="preserve">Philippe Ribagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jelena Wiecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2), pp.240-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998496v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original precipitation route toward the preparation and the sintering of highly reactive uranium cerium dioxide powders</w:t>
+                <w:t xml:space="preserve">Divalent Tetra- and Penta-phenylcyclopentadienyl Europium and Samarium Sandwich and Half-Sandwich Complexes: Synthesis, Characterization, and Remarkable Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Rory P Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Toby Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vigier</w:t>
+                <w:t xml:space="preserve">Rosalind Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Deacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.053⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (23), pp.5624-5636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009666v1</w:t>
+                <w:t xml:space="preserve">hal-01996332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent Tetra- and Penta-phenylcyclopentadienyl Europium and Samarium Sandwich and Half-Sandwich Complexes: Synthesis, Characterization, and Remarkable Luminescence Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An original precipitation route toward the preparation and the sintering of highly reactive uranium cerium dioxide powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Cox</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Daniels</w:t>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Deacon</w:t>
+                <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (23), pp.5624-5636. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 462, pp.173-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996332v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-distribution of uranium in bone after contamination: new insight into its mechanism of accumulation into bone tissue</w:t>
               </w:r>
@@ -6411,873 +6411,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the ionic conductivity and the relaxation mechanisms during the 436 K- transition in nitrate salt RbNO3: analysis by impedance spectroscopy</w:t>
+                <w:t xml:space="preserve">Unusual outcome of the thermolytic condensation of diazoarylmethanes with a [tricarbonyl(η6-2-p-tolyl)chromium]2-oxazolyl chelate of tetracarbonylrhenium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hammami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taher Mhiri</w:t>
+                <w:t xml:space="preserve">Christophe Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Jarraya</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24297/jac.v10i3.2276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 751, pp.754-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.07.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445254v1</w:t>
+                <w:t xml:space="preserve">hal-02445184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+                <w:t xml:space="preserve">Phosphorus-Stabilized Titanium Carbene Complexes: Synthesis, Reactivity and DFT Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (51), pp.16995-17003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02003812v1</w:t>
+                <w:t xml:space="preserve">hal-02445232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-Stabilized Titanium Carbene Complexes: Synthesis, Reactivity and DFT Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+                <w:t xml:space="preserve">Scandium Carbene Complexes: Synthesis of Mixed Alkyl, Amido, and Phosphido Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chris Slootweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403708⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500868a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02445232v1</w:t>
+                <w:t xml:space="preserve">hal-02001024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual outcome of the thermolytic condensation of diazoarylmethanes with a [tricarbonyl(η6-2-p-tolyl)chromium]2-oxazolyl chelate of tetracarbonylrhenium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Werlé</w:t>
+                <w:t xml:space="preserve">Oligo(metallocene)s Containing Keto-Bridged Phospholyl Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (10), pp.1610-1614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02445184v1</w:t>
+                <w:t xml:space="preserve">hal-02003762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium Carbene Complexes: Synthesis of Mixed Alkyl, Amido, and Phosphido Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fustier</w:t>
+                <w:t xml:space="preserve">Observing and predicting the preferential functionalization of metallic or semiconducting single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.63-72. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (6), pp.67003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500868a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/67003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001024v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo(metallocene)s Containing Keto-Bridged Phospholyl Rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Correlation between the ionic conductivity and the relaxation mechanisms during the 436 K- transition in nitrate salt RbNO3: analysis by impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Muller</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Jarraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.2447-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24297/jac.v10i3.2276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003762v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing and predicting the preferential functionalization of metallic or semiconducting single-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+                <w:t xml:space="preserve">Nickel Complexes Featuring Iminophosphorane–Phenoxide Ligands for Catalytic Ethylene Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cheisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/67003⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (21), pp.6193-6199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500880g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02445218v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic copper iodide clusters: insights into the mechanochromic luminescence properties.</w:t>
               </w:r>
@@ -7397,51 +7397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Stabilization of 14-Electron Rhodium(I) Complexes by Hemichelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7666,161 +7666,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of 12-Electron Organometallic Fragments to the Arene Ring of Nonsymmetric Group 10 POCOP Pincer Complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Phosphorus(V)-Stabilized Geminal Dianions. The Cases of Mixed P=X/P?BH3 (X = S, O) and P=S/SiMe3 Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espinosa-Jalapa Noël Angel</w:t>
+                <w:t xml:space="preserve">Marie Fustier-Boutignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hernandez-Ortega</w:t>
+                <w:t xml:space="preserve">Samuel Ying-Fu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morales-Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (9), pp.2661-2673. </w:t>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.498-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om400147x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om300954a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906217v1</w:t>
+                <w:t xml:space="preserve">hal-00906704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of pVHL as a novel substrate for Aurora-A in clear cell renal cell carcinoma (ccRCC).</w:t>
               </w:r>
@@ -7934,161 +7934,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00865341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Phosphorus(V)-Stabilized Geminal Dianions. The Cases of Mixed P=X/P?BH3 (X = S, O) and P=S/SiMe3 Derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination of 12-Electron Organometallic Fragments to the Arene Ring of Nonsymmetric Group 10 POCOP Pincer Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fustier-Boutignon</w:t>
+                <w:t xml:space="preserve">Espinosa-Jalapa Noël Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ying-Fu Ho</w:t>
+                <w:t xml:space="preserve">Simon Hernandez-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
+                <w:t xml:space="preserve">David Morales-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (2), pp.498-508. </w:t>
+              <w:t xml:space="preserve">, 2013, 32 (9), pp.2661-2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om300954a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om400147x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906704v1</w:t>
+                <w:t xml:space="preserve">hal-00906217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium Phosphasalen Initiators for rac-Lactide Polymerization.</w:t>
               </w:r>
@@ -8202,471 +8202,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kin1 kinase and the calcineurin phosphatase cooperate to link actin ring assembly and septum synthesis in fission yeast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-deficient η1-Indenyl,η3-allylpalladium(II) complexes stabilized by fluxional non-covalent interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Werlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cadou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier</w:t>
+                <w:t xml:space="preserve">Mustapha Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Le Goff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James R. Paulson</w:t>
+                <w:t xml:space="preserve">Lydia Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201200042⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (5), pp.1715-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja312003q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00809223v1</w:t>
+                <w:t xml:space="preserve">hal-00906414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-deficient η1-Indenyl,η3-allylpalladium(II) complexes stabilized by fluxional non-covalent interactions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydia Brelot</w:t>
+                <w:t xml:space="preserve">Reactivity differences between 2,4- and 2,5-disubstituted zirconacyclopentadienes: a highly selective and general approach to 2,4-disubstituted phospholes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bousrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja312003q⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51158h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906414v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity differences between 2,4- and 2,5-disubstituted zirconacyclopentadienes: a highly selective and general approach to 2,4-disubstituted phospholes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kin1 kinase and the calcineurin phosphatase cooperate to link actin ring assembly and septum synthesis in fission yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bousrez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+                <w:t xml:space="preserve">James R. Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (3), pp.129-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201200042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt51158h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00839784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemichelation, a Way To Stabilize Electron-Unsaturated Complexes: The Case of T-Shaped Pd and Pt Metallacycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8880,865 +8880,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature tandem hydroamination and hydrosilation/protodesilation catalysis by a tricarbonylchromium-bound iridacycle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric La Paglia</w:t>
+                <w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Blakewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc35520e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (51), pp.20577-20580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906193v1</w:t>
+                <w:t xml:space="preserve">hal-00906007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-structural and photophysical investigations on a dinuclear Sm(III) complex featuring 2,2'-bipyrimidine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Zucchi</w:t>
+                <w:t xml:space="preserve">Transmetalation of a nucleophilic carbene fragment: from early to late transition metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fustier-Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.10.043⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (27), pp.3306-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc17934b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906189v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Planar Chiral Iridacycles by Cationic Metal p-Coordination: Facial Selectivity, and Conformational and Stereochemical Consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escalle-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wissam Iali</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103577⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc15421d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906154v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium phosphasalen initiators for rac-lactide polymerization: Excellent rates and high iso-selectivities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Long</w:t>
+                <w:t xml:space="preserve">Magnetic properties of structurally characterized binuclear lanthanide complexes bridged by 2,2′-bipyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Zucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja310003v⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906007v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmetalation of a nucleophilic carbene fragment: from early to late transition metals.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+                <w:t xml:space="preserve">Magneto-structural and photophysical investigations on a dinuclear Sm(III) complex featuring 2,2'-bipyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Zucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc17934b⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 380, pp.354-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691848v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Room temperature tandem hydroamination and hydrosilation/protodesilation catalysis by a tricarbonylchromium-bound iridacycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Iali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Escalle-Lewis</w:t>
+                <w:t xml:space="preserve">Frédéric La Paglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Frison</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dušan Sredojević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48, pp.302-304. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (83), pp.10310-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc15421d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc35520e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766160v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of structurally characterized binuclear lanthanide complexes bridged by 2,2′-bipyrimidine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Planar Chiral Iridacycles by Cationic Metal p-Coordination: Facial Selectivity, and Conformational and Stereochemical Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Iali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.1262. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (19), pp.6063-6078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2012.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842994v1</w:t>
+                <w:t xml:space="preserve">hal-00906154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siloxanol-functionalized copper iodide cluster as a thermochromic luminescent building block.</w:t>
               </w:r>
@@ -9988,77 +9988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed (P=S/P=O)-Stabilized Geminal Dianion: Facile Diastereoselective Intramolecular C-H Activations by a Related Ruthenium-Carbene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (50), pp.16136-16144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10238,90 +10238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature reversible C-H activation mediated by a Pt(0) center, and stoichiometric biphenyl formation via solvent activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (67), pp.8350-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10483,186 +10483,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium (Thiophosphinoyl)(trimethylsilyl)methanide and Bis(thiophosphinoyl)methanide Complexes: S~S vs. C~S Coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
+                <w:t xml:space="preserve">Diastereoselective synthesis and coordination chemistry of enantiopure keto-bis-(2-phosphametallocene)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stankevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101073⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.5155-5162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT11647B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691850v1</w:t>
+                <w:t xml:space="preserve">hal-00904996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Molecular Roots of a Ubiquitously Successful Synthesis: Nickel(0) Nanoparticles by Reduction of [Ni(acetylacetonate)(2)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Labouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,200 +10759,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective synthesis and coordination chemistry of enantiopure keto-bis-(2-phosphametallocene)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Rhodium (Thiophosphinoyl)(trimethylsilyl)methanide and Bis(thiophosphinoyl)methanide Complexes: S~S vs. C~S Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marek Stankevic</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.1453-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT11647B⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904996v1</w:t>
+                <w:t xml:space="preserve">hal-00691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-induced facial-selectivity in the formation of new cationic planar chiral iridacycles derived from aniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Iali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,294 +11618,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Core-Shell Nanoparticles from Nanoscale-Induced Phase Segregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
+                <w:t xml:space="preserve">Coordination Behavior of the S-C-S Monoanion and O-C-O and S-C-S Dianions toward Co(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.2540-2546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201100144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694192v1</w:t>
+                <w:t xml:space="preserve">hal-00691853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Behavior of the S-C-S Monoanion and O-C-O and S-C-S Dianions toward Co(II)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+                <w:t xml:space="preserve">Magnetic Core-Shell Nanoparticles from Nanoscale-Induced Phase Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.2270-2277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691853v1</w:t>
+                <w:t xml:space="preserve">hal-00694192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure of divalent thulium borohydrides and their application in epsilon-caprolactone polymerisation</w:t>
               </w:r>
@@ -12124,51 +12124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Palladium-Catalyzed Negishi-Type Coupling: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Blug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12262,51 +12262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch: 1958-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12374,51 +12374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Friedel-Crafts Acylation Reactions on the Same Ring of a Metallocene: Synthesis of a 2 5-Diacetylphospharuthenocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12516,90 +12516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleophilic Scandium Carbene Complexes (pub)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (38), pp.13108-13110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12618,682 +12618,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+                <w:t xml:space="preserve">Synthesis of samarium(II) borohydrides and their behaviour as initiators in styrene and epsilon-caprolactone polymerisation (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.6761-6766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001795g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506744v1</w:t>
+                <w:t xml:space="preserve">hal-00509184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of how redox chemistry influences the synthesis of transition metal phosphametallocenes: a convenient synthesis of 2 5-diester-substituted phosphametallocenes and 2 2 ' 5 5 '-tetraester-substituted-1 1 '-diphosphaferrocenes (pub)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Mechanochromic and thermochromic luminescence of a copper iodide cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (32), pp.10967-10969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja103431d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577177v1</w:t>
+                <w:t xml:space="preserve">hal-00528036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral undecagold clusters: synthesis characterization and investigation in catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+                <w:t xml:space="preserve">Iminophosphorane Neodymium(III) complexes as efficient initiators for lactide polymerisation (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel H. Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Y. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.2892-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om1001233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0DT00399A⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00577169v1</w:t>
+                <w:t xml:space="preserve">hal-00506744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of samarium(II) borohydrides and their behaviour as initiators in styrene and epsilon-caprolactone polymerisation (pub)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+                <w:t xml:space="preserve">Studies of how redox chemistry influences the synthesis of transition metal phosphametallocenes: a convenient synthesis of 2 5-diester-substituted phosphametallocenes and 2 2 ' 5 5 '-tetraester-substituted-1 1 '-diphosphaferrocenes (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.1341-1347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c001795g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00509184v1</w:t>
+                <w:t xml:space="preserve">hal-00577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic and thermochromic luminescence of a copper iodide cluster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+                <w:t xml:space="preserve">Chiral undecagold clusters: synthesis characterization and investigation in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Andreiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maron</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guillen</w:t>
+                <w:t xml:space="preserve">P. Y. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (44), pp.10608-10616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0DT00399A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja103431d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00528036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and complexation of heptafluoroisopropyldiphenylphosphine (pub)</w:t>
               </w:r>
@@ -13426,51 +13426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.12064-12068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13597,562 +13597,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral ansa-bis(fluorenyl)silane neodymium borohydrides: synthesis, structural study and behaviour as catalysts in butadiene–ethylene copolymerisation (pub)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cortial</w:t>
+                <w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phuong-Anh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00274G⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (17), pp.3991-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509190v1</w:t>
+                <w:t xml:space="preserve">hal-00577172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus stabilized carbene complexes: bisphosphonate dianion synthesis, reactivity and DFT studies of O~C~O zirconium(IV) complexes. (pub)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Grünstein</w:t>
+                <w:t xml:space="preserve">Four-Component Synthesis of Imidazolinium-Fused Heterocycles from Ugi-Smiles Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Barthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b915468j⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533248v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of Bifunctional Ligands using LiCH2PPh2=NPh Obtained from [PhNH-PPh3+][Br-]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+                <w:t xml:space="preserve">Phosphorus stabilized carbene complexes: bisphosphonate dianion synthesis, reactivity and DFT studies of O~C~O zirconium(IV) complexes. (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Grünstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100695b⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.492-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b915468j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577172v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Component Synthesis of Imidazolinium-Fused Heterocycles from Ugi-Smiles Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Barthelon</w:t>
+                <w:t xml:space="preserve">Neutral ansa-bis(fluorenyl)silane neodymium borohydrides: synthesis, structural study and behaviour as catalysts in butadiene–ethylene copolymerisation (pub)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bousquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.2290-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00274G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00577187v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)-catalyzed [4+2] cycloaddition of N-(hex-5-enynyl) tert-butyloxycarbamates</w:t>
               </w:r>
@@ -14293,90 +14293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strained S~C~S Ir Pincer Complex: Intramolecular C-H Activation of an Aromatic Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Blug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (6), pp.1969-1972. </w:t>
@@ -14408,959 +14408,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strained SCS Ir Pincer Complex: Intramolecular C−H Activation of an Aromatic Ring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel H. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (6), pp.1969</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.10219-10222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394040v1</w:t>
+                <w:t xml:space="preserve">hal-00452427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First neodymium(III) alkyl-carbene complex based on bis(iminophosphoranyl) ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Ricard</w:t>
+                <w:t xml:space="preserve">The Effect of a Fourth Binding Site on the Stabilization of Cationic SPS Pincer Palladium Complexes : Experimental, DFT, and Mass Spectrometric Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel H. Platel</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.2020-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om800690t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452427v1</w:t>
+                <w:t xml:space="preserve">hal-00411129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of a Fourth Binding Site on the Stabilization of Cationic SPS Pincer Palladium Complexes : Experimental, DFT, and Mass Spectrometric Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Doux</w:t>
+                <w:t xml:space="preserve">1-Phosphabarrelene complexes of palladium and their use in Suzuki–Miyaura coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om800690t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411129v1</w:t>
+                <w:t xml:space="preserve">hal-00394039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Phosphabarrelene complexes of palladium and their use in Suzuki–Miyaura coupling reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Guibert</w:t>
+                <w:t xml:space="preserve">Sterically hindered cyclopentadienyl and phospholyl ligands in dysprosium chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.201</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.2744-2748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394039v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically hindered cyclopentadienyl and phospholyl ligands in dysprosium chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nief</w:t>
+                <w:t xml:space="preserve">Protonation of a Xantphos-Phosphole Ligand. Intramolecular Trapping of a P-HPhospholium Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.7540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo9014485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531425v1</w:t>
+                <w:t xml:space="preserve">hal-00531408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation of a Xantphos-Phosphole Ligand. Intramolecular Trapping of a P-HPhospholium Salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Escalle</w:t>
+                <w:t xml:space="preserve">An unusual access to medium sized cycloalkynes by a new goId(I)-catalysed cycloisomerisation of diynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Odabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gagosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (36), pp.8966-8970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo9014485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00531408v1</w:t>
+                <w:t xml:space="preserve">hal-00951264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual access to medium sized cycloalkynes by a new goId(I)-catalysed cycloisomerisation of diynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Odabachian</w:t>
+                <w:t xml:space="preserve">A Strained SCS Ir Pincer Complex: Intramolecular C−H Activation of an Aromatic Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6), pp.1969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200901312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951264v1</w:t>
+                <w:t xml:space="preserve">hal-00394040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-VE Platinum(0) Phosphabarrelene Complex in the Hydrosilylation of Alkynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Blug</w:t>
+                <w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Floch Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1659-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b816439h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394041v1</w:t>
+                <w:t xml:space="preserve">hal-00399280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinitrogen Reduction and C-H Activation by the Divalent Organoneodymium Complex [(C5H2tBu3)2Nd(mu-I)K([18]crown-6)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jaroschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15382,236 +15416,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen B. Deacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.1117-1121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of tetradentate X2N2 (X = P, S, O) ligands to iron(II) metal center and catalytic applications in the transfer hydrogenation of ketones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+                <w:t xml:space="preserve">A 14-VE Platinum(0) Phosphabarrelene Complex in the Hydrosilylation of Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Blug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Le Floch Pascal</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.2360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00399280v1</w:t>
+                <w:t xml:space="preserve">hal-00394041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the total synthesis of vinigrol: Synthesis of epi-C-8- dihydrovinigrol</w:t>
               </w:r>
@@ -15714,90 +15714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Dimetallic Gold Hydride Complex Stabilized by a Xantphos-Phosphole ligand: Synthesis, X-ray Crystal Structure, and Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gagosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15900,51 +15900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Auffrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33, pp.1748-1752. </w:t>
@@ -16714,51 +16714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (11), pp.1734-1737. </w:t>
@@ -16976,51 +16976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (22), pp.7010-7016. </w:t>
@@ -17109,51 +17109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piechaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17204,90 +17204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Phosphorus as a Single Source of &amp;quot;P&amp;quot; in the Synthesis of Nickel Phosphide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Resa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17469,1223 +17469,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphaalkenes palladium(II) complexes in the Suzuki and Sonogashira cross-coupling reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vu-Do</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t>
+              <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.363-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168496v1</w:t>
+                <w:t xml:space="preserve">hal-00168490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Reactivity of Mono(phospholyl)lanthanoid(III) Bis(dimethylaminobenzyl) Complexes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kyouchi Mori</w:t>
+                <w:t xml:space="preserve">From a Stable Dianion to a Stable Carbenoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (31), pp.5947-5950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200701588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168883v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective &amp;quot;Electrophilic&amp;quot; Cyclometalation of Planar-Prochiral (eta6-Arene)tricarbonylchromium Complexes with Asymmetric Metal Centers: pseudo-T-4 [Cp*RhCl2]2 and [Cp*IrCl2]2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Cyclometalation of Planar Pro-chiral (6-Arene)tricarbonylchromium Complexes with OC-6-[Ru(CO)2Cl2]n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scheeren</w:t>
+                <w:t xml:space="preserve">Lionel Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Maasarani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+                <w:t xml:space="preserve">André de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (14), pp.3336 -3345. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 26 (17), pp.4180 -4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om070239p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om070170l⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168694v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphaalkenes palladium(II) complexes in the Suzuki and Sonogashira cross-coupling reactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deschamps</w:t>
+                <w:t xml:space="preserve">Synthesis and Reactivity of Organometallic Complexes of Divalent Thulium with Cyclopentadienyl and Phospholyl Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (14), pp.3552 -3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om700316a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168490v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Stable Dianion to a Stable Carbenoid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">Highly efficient P-N nickel(II) complexes for the dimerisation of ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jacques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+                <w:t xml:space="preserve">L. Vu-Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (-), pp.1502-1504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168740v1</w:t>
+                <w:t xml:space="preserve">hal-00168496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Reactivity of Organometallic Complexes of Divalent Thulium with Cyclopentadienyl and Phospholyl Ligands</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization and Reactivity of Mono(phospholyl)lanthanoid(III) Bis(dimethylaminobenzyl) Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jaroschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Shima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyouchi Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (14), pp.3552 -3558. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 26, pp.5654-5660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168587v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Cyclometalation of Planar Pro-chiral (6-Arene)tricarbonylchromium Complexes with OC-6-[Ru(CO)2Cl2]n</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">Stereoselective &amp;quot;Electrophilic&amp;quot; Cyclometalation of Planar-Prochiral (eta6-Arene)tricarbonylchromium Complexes with Asymmetric Metal Centers: pseudo-T-4 [Cp*RhCl2]2 and [Cp*IrCl2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Maasarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pfeffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (17), pp.4180 -4196. </w:t>
+              <w:t xml:space="preserve">, 2007, 26 (14), pp.3336 -3345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om070239p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om070170l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168695v1</w:t>
+                <w:t xml:space="preserve">hal-00168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, X-Ray and Electronic structures of a New Dibromide Complex. Activity in the Regioselective Catalyzed Dimerization of Ethylene into 1-Butene.</w:t>
+                <w:t xml:space="preserve">Xanthene-phosphole ligands: Synthesis, coordination chemistry, and activity in the palladium-catalyzed amine allylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Zutphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Klemps</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (8), pp.1846-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om061172t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169127v1</w:t>
+                <w:t xml:space="preserve">hal-00168499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthene-phosphole ligands: Synthesis, coordination chemistry, and activity in the palladium-catalyzed amine allylation</w:t>
+                <w:t xml:space="preserve">Synthesis, X-Ray and Electronic structures of a New Dibromide Complex. Activity in the Regioselective Catalyzed Dimerization of Ethylene into 1-Butene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Zutphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.10365-10371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168499v1</w:t>
+                <w:t xml:space="preserve">hal-00169127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Stable Organodysprosium(II) Complexes by Chemical Reduction of Dysprosium(III) Precursors</w:t>
               </w:r>
@@ -18800,51 +18800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphaalkene palladium(II) complexes in the Suzuki and Sonogashira cross-coupling reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19226,51 +19226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DFA31C5"/>
+    <w:nsid w:val="F1E16A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19374,51 +19374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0091CEF"/>
+    <w:nsid w:val="996FD91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19608,51 +19608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-goff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5041-0468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105986771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-2328-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.01.087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Di Mascio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01510F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04266234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Lehn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c16384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001348" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01078B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cognet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gutel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.10.082" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05147-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201800265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02948E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8PFX4HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ruffray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.10.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Goudy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02280K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKJ8C0P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Pfeifer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Wiecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Kelly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Bell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Cox" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Daniels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Deacon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00842" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8835-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jarraya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Mhiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.6655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445254v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hammami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.2276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403708" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGRH1WKG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.070" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHC0QN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chris Slootweg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500868a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003762v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/67003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ACC7780E74B32D4EA4173F3A62621732614A10A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405240" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLGTDPGS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Henrion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Chavas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gagosz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQ7PJJF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906217v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa-Jalapa No&#235;l Angel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hernandez-Ortega" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales-Morales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400147x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00865341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906704v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier-Boutignon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ying-Fu Ho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300954a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cadou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Le Goff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Xie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Paulson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200042" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-114J7Z1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906414v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamdaoui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312003q" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4076327" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Blug" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300375b" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906193v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric La Paglia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sredojevi&#263;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35520e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.043" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103577" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-082WWHTF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17934b" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00842994v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1Q1P8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906024v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202680" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX19TL3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Kindra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300573z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101073" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HND231SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904383v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Labouille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201071" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM1CP6X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stankevic" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT11647B" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05711h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694192v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691853v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100144" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W25SSQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil L. Hosein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. M. Caffyn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villa-Uribe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seeboth" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902409" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5T5Z453-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Toullec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00399A" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5B0LNT42-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577189v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Lewis-Alleyne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Murphy-Jolly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533248v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gr&#252;nstein" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915468j" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QB6C7VZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00968361v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buzas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin M. Istrate" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Odabachian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Gagosz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSRGNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801164p" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blug" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800690t" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394039v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531425v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531408v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9014485" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951264v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901312" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394041v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394043v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen B. Deacon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951272v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hanna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901971f" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531403v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mora" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901014r" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411467v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saussine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900986" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256971v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Miyasaka" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715528j" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ8206XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301386v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euclides J. Velazco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701244b" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41SLJKSW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800051n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8ZXBJ4S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Zutphen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente J. Margarit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.075" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z25QSG3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169123v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800797c" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-43J69Z4N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801197" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302659v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802454e" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGLB7ZLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343365v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Ma" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiltz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800774" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B77PD7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168883v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Shima" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Li" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyouchi Mori" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168694v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scheeren" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Maasarani" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070170l" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XBWMBVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168490v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deschamps" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168740v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacques" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701588" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ627TWG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168587v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700316a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH3S3N5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168695v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allouche" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070239p" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMKH51B8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168499v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061172t" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LWSR7XC5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168526v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0700213" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BG1JN6TQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090571v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuitphen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toumazet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811528v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-goff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5041-0468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105986771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-2328-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.01.087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Di Mascio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01510F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04266234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Lehn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c16384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337011v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Wehbie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2020.105550" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001348" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01078B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05147-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cognet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gutel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.10.082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karame" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03140a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201800265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02948E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8PFX4HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ruffray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.10.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Goudy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02280K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKJ8C0P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besnard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA15871K" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Pfeifer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Wiecko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory P Kelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Bell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Cox" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Daniels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Deacon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Burt-Pichat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8835-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Benito" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00321" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jarraya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Mhiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.6655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Anh Cao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309222" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98K647DD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.070" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHC0QN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGRH1WKG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001024v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chris Slootweg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500868a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/67003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ACC7780E74B32D4EA4173F3A62621732614A10A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hammami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v10i3.2276" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500880g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja500247b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405240" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLGTDPGS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Henrion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Chavas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gagosz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQ7PJJF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier-Boutignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ying-Fu Ho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300954a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00865341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa-Jalapa No&#235;l Angel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hernandez-Ortega" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales-Morales" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400147x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906286v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blakewell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Long" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301129k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906414v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamdaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312003q" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00839784v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51158h" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809223v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cadou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Le Goff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Xie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Paulson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-114J7Z1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4076327" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Blug" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300375b" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906007v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310003v" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17934b" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00842994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2012.06.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1Q1P8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906189v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.043" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric La Paglia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sredojevi&#263;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35520e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103577" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-082WWHTF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desboeufs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200672r" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904993v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buchard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K. Williams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202015z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906024v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202680" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX19TL3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00906077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martinez-Arripe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300389v" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00823000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33847e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00905893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Kindra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300573z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904996v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stankevic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT11647B" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904383v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Labouille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201071" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM1CP6X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691850v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101073" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HND231SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05711h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Kaim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Schiltz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695228v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menes-Arzate" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Miranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691853v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100144" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W25SSQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil L. Hosein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. M. Caffyn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villa-Uribe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577176v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577161v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piechaczyk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seeboth" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902409" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5T5Z453-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528036v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103431d" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506744v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Platel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1001233" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577177v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577169v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Andreiadis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Toullec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00399A" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5B0LNT42-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577189v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Lewis-Alleyne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Murphy-Jolly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506739v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577172v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100695b" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Barthelon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218550" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gr&#252;nstein" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915468j" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QB6C7VZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00968361v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buzas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin M. Istrate" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Odabachian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Gagosz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSRGNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801164p" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452427v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411129v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blug" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800690t" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531425v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531408v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9014485" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951264v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901312" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394040v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399280v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Floch Pascal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816439h" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-535SWZVC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394043v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen B. Deacon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394041v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00951272v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hanna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901971f" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531403v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mora" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901014r" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411472v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klemps" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Houdard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904619d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SB1Q1HTP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411467v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saussine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200900986" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256971v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lollita Lecren" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Miyasaka" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715528j" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ8206XV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301386v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euclides J. Velazco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701244b" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41SLJKSW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301279v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800051n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8ZXBJ4S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Komly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8002637" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Zutphen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente J. Margarit" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.01.075" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z25QSG3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169123v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800797c" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-43J69Z4N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362519v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801197" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302659v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b802454e" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGLB7ZLQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343365v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Ma" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiltz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Prunet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800774" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B77PD7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168490v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deschamps" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168740v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacques" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701588" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ627TWG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168695v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allouche" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070239p" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZMKH51B8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168587v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700316a" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZH3S3N5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168496v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vu-Do" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubekeur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168883v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Shima" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Li" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyouchi Mori" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168694v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scheeren" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Maasarani" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070170l" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XBWMBVG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168499v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061172t" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LWSR7XC5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169127v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168526v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0700213" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BG1JN6TQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090571v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuitphen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toumazet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811528v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>