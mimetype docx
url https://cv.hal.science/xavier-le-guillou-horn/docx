--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier LE GUILLOU HORN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis Novembre 2024, Médecin Généticien (PHC) dans l'unité du clinique du service de génétique du CHU de Poitiers, FranceDepuis Novembre 2022, Doctorant au LabCom I3M, equipe Dactim Mis, LMA, CNRS UMR 7348, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-le-guillou-horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9350-8177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25355604X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">72161512120670561672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passionné par l'intersection entre la médecine et l'intelligence artificielle, je suis motivé à développer des outils d'IA et au seins du LabCom I3M, je suis investi dans la conception et de l'implémentation des modèles d'IA dans une thématique autour des gliomes et glioblastomes. Au-delà de l'aspect technique, cette expérience m'a permis d'acquérir des compétences en recherche de financement et en encadrement d'équipe, me préparant ainsi à relever les défis de la recherche en IA en santé.Le cerveau partage un point commun avec le coeur dont je suis des patient atteint de pathologie génétique. Ces deux organe sont dificilement prelevable et pourron tbeneficié des avancé des techniques de biopsie virtuelle via le developpement d'IA.Enfin, je me suis formé en éthique appliqué à la santé, car que ce soit pour l'aspect génétique et IA, les reflexions en amont et au cours des trzavaux de recherche est essaentiuelle pour conserver une approche scientifque conciente.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic description of a large French series of individuals with Potocki-Lupski syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Edery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.jmg-2025. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic basis of omphalocele: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (5), pp.163015. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2026.163015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldja Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanez Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic analysis of SCN5A variants associated with inherited cardiac diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denjoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fressart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.844-851. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2024.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous CELF4 variants in the N-term region crucial for the RNA-binding activity lead to neurodevelopmental disorder and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Vulto-Vansilfhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-025-01809-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a functional assay for the characterisation of SMAD4 variants from the French haemorrhagic hereditary telangiectasia cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beurier-Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.jmg-2025-110797. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-110797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Talarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julitta de Bellescize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Wachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral nintedanib vs placebo on epistaxis in hereditary hemorrhagic telangiectasia: the EPICURE multicenter randomized double-blind trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angiogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10456-024-09962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating RNA-Seq into genome sequencing workflow enhances the analysis of structural variants causing neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Isidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Afenjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Voxel to Gene: A Scoping Review on MRI Radiogenomics’ Artificial Intelligence Predictions in Adult Gliomas and Glioblastomas—The Promise of Virtual Biopsy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maximin Le Guillou Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (1), pp.101395. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplatelet and anticoagulant therapies in hereditary hemorrhagic telangiectasia: A large French cohort study (RETROPLACO℡)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.thromres.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXN gene in cardiomyopathies and sudden cardiac deaths: prevalence, phenotypic expression, and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCGEN.123.004285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YWHAE loss of function causes a rare neurodevelopmental disease with brain abnormalities in human and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan C Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protease-sensitive but not misfolding PNLIP variants in familial and hereditary pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandran Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.507-511. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2023.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic and therapeutic issues in glioma using imaging data: the challenge of numerical twinning.”, journal of Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12247706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANK2 loss-of-function variants are associated with epilepsy, and lead to impaired axon initial segment plasticity and hyperactive network activity in hiPSC-derived neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria W. A. Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Lewerissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline J. H. van Hugte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte W. Ockeloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (14), pp.2373-2385. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddad081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare pathogenic variants in WNK3 cause X-linked intellectual disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caro-Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (9), pp.1941-1951. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2022.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRSS3P2 and TRY7 deletion copy number variant modifies risk for chronic pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Scotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2022.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of electrocardiogram leads in the diagnosis of spontaneous Brugada syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.152 - 158. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding gliomas: navigating radiogenomics with ai insights, scoping reviews, and the prospect of virtual biopsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Neuroradiology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Neuroradiology, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gène&Tic : projet de vulgarisation scientifique de la génétique médicale et des maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique humaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05504772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier LE GUILLOU HORN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis Novembre 2024, Médecin Généticien (PHC) dans l'unité du clinique du service de génétique du CHU de Poitiers, FranceDepuis Novembre 2022, Doctorant au LabCom I3M, equipe Dactim Mis, LMA, CNRS UMR 7348, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-le-guillou-horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9350-8177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25355604X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">72161512120670561672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passionné par l'intersection entre la médecine et l'intelligence artificielle, je suis motivé à développer des outils d'IA et au seins du LabCom I3M, je suis investi dans la conception et de l'implémentation des modèles d'IA dans une thématique autour des gliomes et glioblastomes. Au-delà de l'aspect technique, cette expérience m'a permis d'acquérir des compétences en recherche de financement et en encadrement d'équipe, me préparant ainsi à relever les défis de la recherche en IA en santé.Le cerveau partage un point commun avec le coeur dont je suis des patient atteint de pathologie génétique. Ces deux organe sont dificilement prelevable et pourron tbeneficié des avancé des techniques de biopsie virtuelle via le developpement d'IA.Enfin, je me suis formé en éthique appliqué à la santé, car que ce soit pour l'aspect génétique et IA, les reflexions en amont et au cours des trzavaux de recherche est essaentiuelle pour conserver une approche scientifque conciente.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic basis of omphalocele: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (5), pp.163015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2026.163015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic description of a large French series of individuals with Potocki-Lupski syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Edery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.jmg-2025. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous CELF4 variants in the N-term region crucial for the RNA-binding activity lead to neurodevelopmental disorder and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Vulto-Vansilfhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-025-01809-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic analysis of SCN5A variants associated with inherited cardiac diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denjoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fressart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.844-851. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2024.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a functional assay for the characterisation of SMAD4 variants from the French haemorrhagic hereditary telangiectasia cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beurier-Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.jmg-2025-110797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-110797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldja Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanez Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating RNA-Seq into genome sequencing workflow enhances the analysis of structural variants causing neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Isidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Afenjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Voxel to Gene: A Scoping Review on MRI Radiogenomics’ Artificial Intelligence Predictions in Adult Gliomas and Glioblastomas—The Promise of Virtual Biopsy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maximin Le Guillou Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (1), pp.101395. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral nintedanib vs placebo on epistaxis in hereditary hemorrhagic telangiectasia: the EPICURE multicenter randomized double-blind trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angiogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10456-024-09962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Talarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julitta de Bellescize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Wachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YWHAE loss of function causes a rare neurodevelopmental disease with brain abnormalities in human and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan C Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protease-sensitive but not misfolding PNLIP variants in familial and hereditary pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandran Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.507-511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2023.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXN gene in cardiomyopathies and sudden cardiac deaths: prevalence, phenotypic expression, and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCGEN.123.004285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic and therapeutic issues in glioma using imaging data: the challenge of numerical twinning.”, journal of Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12247706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANK2 loss-of-function variants are associated with epilepsy, and lead to impaired axon initial segment plasticity and hyperactive network activity in hiPSC-derived neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria W. A. Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Lewerissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline J. H. van Hugte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte W. Ockeloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (14), pp.2373-2385. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddad081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplatelet and anticoagulant therapies in hereditary hemorrhagic telangiectasia: A large French cohort study (RETROPLACO℡)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.thromres.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare pathogenic variants in WNK3 cause X-linked intellectual disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caro-Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (9), pp.1941-1951. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2022.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRSS3P2 and TRY7 deletion copy number variant modifies risk for chronic pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Scotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2022.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of electrocardiogram leads in the diagnosis of spontaneous Brugada syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.152 - 158. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding gliomas: navigating radiogenomics with ai insights, scoping reviews, and the prospect of virtual biopsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Neuroradiology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Neuroradiology, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gène&Tic : projet de vulgarisation scientifique de la génétique médicale et des maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique humaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05504772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9200399"/>
+    <w:nsid w:val="8F0A0375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-guillou-horn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9350-8177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25355604X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72161512120670561672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Tanno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Jacquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-111028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hermida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jedraszak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2024.08.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Vulto-Vansilfhout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01809-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05285469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Despas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Azemard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beurier-Soulat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110797" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou-Horn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-024-09962-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maximin Le Guillou Horn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hammi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Maury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.123.004285" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C Collins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mikhaleva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berthet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Le Gac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Ka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12247706" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W. A. Teunissen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Lewerissa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline J. H. van Hugte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte W. Ockeloen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03790515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caro-Llopis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zeng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ewers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Paliwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2022.11.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berthome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tixier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05504772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-guillou-horn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9350-8177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25355604X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72161512120670561672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Tanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Jacquette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-111028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Vulto-Vansilfhout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01809-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hermida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jedraszak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2024.08.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05285469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Despas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Azemard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beurier-Soulat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maximin Le Guillou Horn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101395" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou-Horn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-024-09962-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C Collins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mikhaleva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100835" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Le Gac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Ka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Maury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.123.004285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12247706" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W. A. Teunissen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Lewerissa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline J. H. van Hugte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte W. Ockeloen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad081" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hammi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03790515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caro-Llopis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zeng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ewers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Paliwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2022.11.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berthome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tixier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05504772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>