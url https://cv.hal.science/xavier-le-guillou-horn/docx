--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier LE GUILLOU HORN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis Novembre 2024, Médecin Généticien (PHC) dans l'unité du clinique du service de génétique du CHU de Poitiers, FranceDepuis Novembre 2022, Doctorant au LabCom I3M, equipe Dactim Mis, LMA, CNRS UMR 7348, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-le-guillou-horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9350-8177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25355604X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">72161512120670561672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passionné par l'intersection entre la médecine et l'intelligence artificielle, je suis motivé à développer des outils d'IA et au seins du LabCom I3M, je suis investi dans la conception et de l'implémentation des modèles d'IA dans une thématique autour des gliomes et glioblastomes. Au-delà de l'aspect technique, cette expérience m'a permis d'acquérir des compétences en recherche de financement et en encadrement d'équipe, me préparant ainsi à relever les défis de la recherche en IA en santé.Le cerveau partage un point commun avec le coeur dont je suis des patient atteint de pathologie génétique. Ces deux organe sont dificilement prelevable et pourron tbeneficié des avancé des techniques de biopsie virtuelle via le developpement d'IA.Enfin, je me suis formé en éthique appliqué à la santé, car que ce soit pour l'aspect génétique et IA, les reflexions en amont et au cours des trzavaux de recherche est essaentiuelle pour conserver une approche scientifque conciente.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic basis of omphalocele: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (5), pp.163015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2026.163015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic description of a large French series of individuals with Potocki-Lupski syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Edery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.jmg-2025. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous CELF4 variants in the N-term region crucial for the RNA-binding activity lead to neurodevelopmental disorder and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Vulto-Vansilfhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-025-01809-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic analysis of SCN5A variants associated with inherited cardiac diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denjoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fressart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.844-851. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2024.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a functional assay for the characterisation of SMAD4 variants from the French haemorrhagic hereditary telangiectasia cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beurier-Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.jmg-2025-110797. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-110797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldja Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanez Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating RNA-Seq into genome sequencing workflow enhances the analysis of structural variants causing neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Isidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Afenjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Voxel to Gene: A Scoping Review on MRI Radiogenomics’ Artificial Intelligence Predictions in Adult Gliomas and Glioblastomas—The Promise of Virtual Biopsy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maximin Le Guillou Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (1), pp.101395. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral nintedanib vs placebo on epistaxis in hereditary hemorrhagic telangiectasia: the EPICURE multicenter randomized double-blind trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angiogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10456-024-09962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Talarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julitta de Bellescize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Wachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YWHAE loss of function causes a rare neurodevelopmental disease with brain abnormalities in human and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan C Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protease-sensitive but not misfolding PNLIP variants in familial and hereditary pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandran Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.507-511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2023.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXN gene in cardiomyopathies and sudden cardiac deaths: prevalence, phenotypic expression, and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCGEN.123.004285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic and therapeutic issues in glioma using imaging data: the challenge of numerical twinning.”, journal of Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12247706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANK2 loss-of-function variants are associated with epilepsy, and lead to impaired axon initial segment plasticity and hyperactive network activity in hiPSC-derived neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria W. A. Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Lewerissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline J. H. van Hugte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte W. Ockeloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (14), pp.2373-2385. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddad081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplatelet and anticoagulant therapies in hereditary hemorrhagic telangiectasia: A large French cohort study (RETROPLACO℡)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.thromres.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare pathogenic variants in WNK3 cause X-linked intellectual disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caro-Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (9), pp.1941-1951. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2022.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRSS3P2 and TRY7 deletion copy number variant modifies risk for chronic pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Scotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2022.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of electrocardiogram leads in the diagnosis of spontaneous Brugada syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.152 - 158. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding gliomas: navigating radiogenomics with ai insights, scoping reviews, and the prospect of virtual biopsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Neuroradiology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Neuroradiology, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gène&Tic : projet de vulgarisation scientifique de la génétique médicale et des maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique humaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05504772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier LE GUILLOU HORN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis Novembre 2024, Médecin Généticien (PHC) dans l'unité du clinique du service de génétique du CHU de Poitiers, FranceDepuis Novembre 2022, Doctorant au LabCom I3M, equipe Dactim Mis, LMA, CNRS UMR 7348, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-le-guillou-horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9350-8177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25355604X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">72161512120670561672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passionné par l'intersection entre la médecine et l'intelligence artificielle, je suis motivé à développer des outils d'IA et au seins du LabCom I3M, je suis investi dans la conception et de l'implémentation des modèles d'IA dans une thématique autour des gliomes et glioblastomes. Au-delà de l'aspect technique, cette expérience m'a permis d'acquérir des compétences en recherche de financement et en encadrement d'équipe, me préparant ainsi à relever les défis de la recherche en IA en santé.Le cerveau partage un point commun avec le coeur dont je suis des patient atteint de pathologie génétique. Ces deux organe sont dificilement prelevable et pourron tbeneficié des avancé des techniques de biopsie virtuelle via le developpement d'IA.Enfin, je me suis formé en éthique appliqué à la santé, car que ce soit pour l'aspect génétique et IA, les reflexions en amont et au cours des trzavaux de recherche est essaentiuelle pour conserver une approche scientifque conciente.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic basis of omphalocele: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (5), pp.163015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2026.163015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic description of a large French series of individuals with Potocki-Lupski syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Edery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.jmg-2025. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldja Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanez Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic analysis of SCN5A variants associated with inherited cardiac diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denjoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fressart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.844-851. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2024.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous CELF4 variants in the N-term region crucial for the RNA-binding activity lead to neurodevelopmental disorder and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Vulto-Vansilfhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-025-01809-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a functional assay for the characterisation of SMAD4 variants from the French haemorrhagic hereditary telangiectasia cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louane Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beurier-Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.jmg-2025-110797. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2025-110797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RORA-neurodevelopmental disorder: A unique triad of developmental disabilities, cerebellar anomalies, and myoclonic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Talarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julitta de Bellescize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Wachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (4), pp.101347. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2024.101347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating RNA-Seq into genome sequencing workflow enhances the analysis of structural variants causing neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Isidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episignatures in practice: independent evaluation of published episignatures for the molecular diagnostics of ten neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Afenjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-023-01474-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3q29 duplications: A cohort of 46 patients and a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Doco-Fenzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (7), pp.e63531. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajmg.a.63531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral nintedanib vs placebo on epistaxis in hereditary hemorrhagic telangiectasia: the EPICURE multicenter randomized double-blind trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angiogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10456-024-09962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Voxel to Gene: A Scoping Review on MRI Radiogenomics’ Artificial Intelligence Predictions in Adult Gliomas and Glioblastomas—The Promise of Virtual Biopsy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maximin Le Guillou Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (1), pp.101395. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplatelet and anticoagulant therapies in hereditary hemorrhagic telangiectasia: A large French cohort study (RETROPLACO℡)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.thromres.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YWHAE loss of function causes a rare neurodevelopmental disease with brain abnormalities in human and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan C Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXN gene in cardiomyopathies and sudden cardiac deaths: prevalence, phenotypic expression, and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hermida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jedraszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCGEN.123.004285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protease-sensitive but not misfolding PNLIP variants in familial and hereditary pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandran Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.507-511. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2023.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic and therapeutic issues in glioma using imaging data: the challenge of numerical twinning.”, journal of Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12247706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANK2 loss-of-function variants are associated with epilepsy, and lead to impaired axon initial segment plasticity and hyperactive network activity in hiPSC-derived neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria W. A. Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Lewerissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline J. H. van Hugte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte W. Ockeloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (14), pp.2373-2385. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddad081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare pathogenic variants in WNK3 cause X-linked intellectual disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Küry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caro-Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (9), pp.1941-1951. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2022.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRSS3P2 and TRY7 deletion copy number variant modifies risk for chronic pancreatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Scotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pancreatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2022.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of electrocardiogram leads in the diagnosis of spontaneous Brugada syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.152 - 158. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding gliomas: navigating radiogenomics with ai insights, scoping reviews, and the prospect of virtual biopsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Neuroradiology Annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Neuroradiology, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gène&Tic : projet de vulgarisation scientifique de la génétique médicale et des maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique humaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-05504772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F0A0375"/>
+    <w:nsid w:val="45A81EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-guillou-horn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9350-8177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25355604X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72161512120670561672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Tanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Jacquette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-111028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Vulto-Vansilfhout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01809-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hermida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jedraszak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2024.08.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05285469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Despas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Azemard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beurier-Soulat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maximin Le Guillou Horn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101395" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou-Horn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-024-09962-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C Collins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mikhaleva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100835" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Le Gac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Ka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Maury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.123.004285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12247706" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W. A. Teunissen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Lewerissa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline J. H. van Hugte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte W. Ockeloen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad081" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hammi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03790515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caro-Llopis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zeng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ewers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Paliwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2022.11.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berthome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tixier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05504772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-le-guillou-horn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9350-8177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25355604X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72161512120670561672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Jeanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Tanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Jacquette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-111028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hermida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jedraszak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2024.08.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Vulto-Vansilfhout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bilan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Guyader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01809-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05285469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Despas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Azemard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beurier-Soulat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110797" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Talarico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Wachter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Le Meur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290645v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Husson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Afenjar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01474-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Doco-Fenzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.63531" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou-Horn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-024-09962-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maximin Le Guillou Horn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hammi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04094776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C Collins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mikhaleva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.123.004285" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berthet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Le Gac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Ka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.05.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12247706" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W. A. Teunissen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Lewerissa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline J. H. van Hugte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte W. Ockeloen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03790515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caro-Llopis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zeng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.05.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ewers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Paliwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2022.11.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berthome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tixier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05504772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>