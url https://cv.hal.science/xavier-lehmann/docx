--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -153,85 +153,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
+                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
@@ -262,1740 +262,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Node, networks, and territories. Integrating railway systems between heritage and regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sapienza Università di Roma, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397212v1</w:t>
+                <w:t xml:space="preserve">hal-05606697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’accessibilité aux commerces et services dans les aires métropolitaines du Maroc : l’exemple du Grand Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Laadssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Commerce(s) en mouvement" Colloque international de la Commission Commerce de l'AIGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIGF; CNFG, Nov 2025, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité au Maroc pendant les événements sportifs internationaux : Comment équilibrer accessibilité, sécurité et durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Laadssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO; LEM, 2025, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractalopolis : un outil d’aide à la décision pour une approche multi-échelle des projets de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26èmes Rencontres Internationales en Urbanisme de l'APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d’urbanisme de Paris, Jun 2025, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Scale Analysis of Accessibility to Shops, Services, and Green Spaces in the Rabat-Salé Conurbation in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Laadssi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People-City-Transport 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2024, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repositioning the 15-minute city concept in a multi-scale spatial reading: the contributions of the Fractalopolis methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science-Po Paris, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Transit-Oriented Development with Micro-mobility: A Renewed Node-Place Index Approach in the Hauts-de-France Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport and Geography: Sustainable transit-oriented development (STOD): new perspectives and advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir des paramètres d’accessibilité aux commerces pour évaluer la marchabilité des territoires : Que nous disent les documents d’urbanisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commerces et services : enjeux de classification pour évaluer la durabilité et planifier les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de fondation de l’Association Internationale de Géographie Francophone (AIGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAU, Jun 2023, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des cartes mentales pour saisir les représentations des territoires et des pratiques : regards croisés sur les formes d’appropriation de l’espace par les modes actifs à Marne-la-Vallée et Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Ducharme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the accessibility of territories, a multi-scale fractal approach to proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-Shaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CITTA, Sep 2023, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels concepts formels d’accessibilité mobiliser pour aménager plus durablement les territoires en favorisant les modes actifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager les territoires pour favoriser les mobilités actives : le concept d’accessibilité au prisme des pratiques spatiales des habitants de Marne-la-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accessibilité comme atout des villes intermédiaires ? Un usage de la modélisation fractale pour une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La ville intermédiaire comme modèle de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CEDETE; Université d'Orléans, Sep 2021, Orléans ( visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux services et commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TheMA - UMR 6049, Feb 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’accessibilité aux commerces et services dans les aires métropolitaines du Maroc : l’exemple du Grand Rabat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the geometry of growth: unveiled urban complexity, fractality and spatial dynamics in Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-Shaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frankhauser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Commerce(s) en mouvement" Colloque international de la Commission Commerce de l'AIGF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05478200v1</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41748-025-00690-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité au Maroc pendant les événements sportifs internationaux : Comment équilibrer accessibilité, sécurité et durabilité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La proximité, une question de typologie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...1186 lines deleted...]
-                <w:t xml:space="preserve">hal-02066571v1</w:t>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 0 | 2023 – Ma Proximité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the geometry of growth: unveiled urban complexity, fractality and spatial dynamics in Île-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Al-Shaar</w:t>
+                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-04460415v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelle de l’accessibilité aux aménités urbaines : le cas de l’agglomération Rabat-Salé-Témara au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2011,189 +2136,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’accessibilité aux aménités avec Fractalopolis : le cas de la distribution alimentaire dans l’Est parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international • Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité comme modèle de durabilité des territoires ? Cadre théorique et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Post-)Doctoriales AME 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2203,165 +2328,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SOFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Institut pour la Transition Energétique, Efficacity; LVMT. 2020, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2429,51 +2554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83EBEBEE"/>
+    <w:nsid w:val="C163D4C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2660,51 +2785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lehmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1544846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Laadssi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00690-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Clerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lehmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1544846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Laadssi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00690-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Clerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>