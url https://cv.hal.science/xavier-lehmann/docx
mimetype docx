--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -597,769 +597,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Analysis of Accessibility to Shops, Services, and Green Spaces in the Rabat-Salé Conurbation in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Transit-Oriented Development with Micro-mobility: A Renewed Node-Place Index Approach in the Hauts-de-France Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People-City-Transport 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Transport and Geography: Sustainable transit-oriented development (STOD): new perspectives and advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787673v1</w:t>
+                <w:t xml:space="preserve">hal-04682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Scale Analysis of Accessibility to Shops, Services, and Green Spaces in the Rabat-Salé Conurbation in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Laadssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">People-City-Transport 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620714v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repositioning the 15-minute city concept in a multi-scale spatial reading: the contributions of the Fractalopolis methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science-Po Paris, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647589v1</w:t>
+                <w:t xml:space="preserve">hal-04620714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Transit-Oriented Development with Micro-mobility: A Renewed Node-Place Index Approach in the Hauts-de-France Region</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repositioning the 15-minute city concept in a multi-scale spatial reading: the contributions of the Fractalopolis methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and Geography: Sustainable transit-oriented development (STOD): new perspectives and advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science-Po Paris, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682048v1</w:t>
+                <w:t xml:space="preserve">hal-04647589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir des paramètres d’accessibilité aux commerces pour évaluer la marchabilité des territoires : Que nous disent les documents d’urbanisme ?</w:t>
+                <w:t xml:space="preserve">L’apport des cartes mentales pour saisir les représentations des territoires et des pratiques : regards croisés sur les formes d’appropriation de l’espace par les modes actifs à Marne-la-Vallée et Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Ducharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460184v1</w:t>
+                <w:t xml:space="preserve">hal-04460740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les commerces et services : enjeux de classification pour évaluer la durabilité et planifier les territoires</w:t>
+                <w:t xml:space="preserve">Evaluating the accessibility of territories, a multi-scale fractal approach to proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-Shaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de fondation de l’Association Internationale de Géographie Francophone (AIGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INAU, Jun 2023, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CITTA, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460309v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des cartes mentales pour saisir les représentations des territoires et des pratiques : regards croisés sur les formes d’appropriation de l’espace par les modes actifs à Marne-la-Vallée et Mexico</w:t>
+                <w:t xml:space="preserve">Définir des paramètres d’accessibilité aux commerces pour évaluer la marchabilité des territoires : Que nous disent les documents d’urbanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliott Ducharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460740v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the accessibility of territories, a multi-scale fractal approach to proximity</w:t>
+                <w:t xml:space="preserve">Les commerces et services : enjeux de classification pour évaluer la durabilité et planifier les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CITTA, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de fondation de l’Association Internationale de Géographie Francophone (AIGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAU, Jun 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460359v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels concepts formels d’accessibilité mobiliser pour aménager plus durablement les territoires en favorisant les modes actifs ?</w:t>
               </w:r>
@@ -1665,414 +1665,414 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the geometry of growth: unveiled urban complexity, fractality and spatial dynamics in Île-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Al-Shaar</w:t>
+                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105082v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04460415v1</w:t>
+                <w:t xml:space="preserve">hal-05397212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+                <w:t xml:space="preserve">Decoding the geometry of growth: unveiled urban complexity, fractality and spatial dynamics in Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-Shaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41748-025-00690-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05397212v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proximité, une question de typologie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 0 | 2023 – Ma Proximité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2554,51 +2554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C163D4C3"/>
+    <w:nsid w:val="8DB592CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2785,51 +2785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lehmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1544846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Laadssi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00690-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Clerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-lehmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1544846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Laadssi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Ducharme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00690-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Clerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>