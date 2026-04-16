--- v1 (2026-03-26)
+++ v2 (2026-04-16)
@@ -3446,51 +3446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6EFFFE4"/>
+    <w:nsid w:val="0B5FB7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>