--- v2 (2026-04-16)
+++ v3 (2026-05-24)
@@ -942,149 +942,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment of the cockroach cercal afferent/giant interneuron synapses with nicotinoids and neonicotinoids differently affects acetylcholine and nicotine-induced ganglionic depolarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Benzidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzidane Yassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leray</w:t>
+                <w:t xml:space="preserve">Charlotte Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Falaise</w:t>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pedro Ceron-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.91-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10158-013-0151-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1106,594 +1106,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chesse</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dombre</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion Leader: Biology, Physiology and Pathology of Intracellular Channels/Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar on Organellar Channels and Transporters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xiaoli Zhang and Dhondup Lhamo, Aug 2019, West Dover, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watching living cells, the building blocks of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Take Your Child To Work Day 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAES@NIH, Apr 2018, Bethesda, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watching living cells, the building blocks of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Take Your Child To Work Day 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAES@NIH, Apr 2017, Bethesda, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of the lysosomal amino acid transporter PQLC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Anne</w:t>
+                <w:t xml:space="preserve">Anselm A Zdebik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haoxing Xu and Enrico Martinoia, Jun 2015, West Dover, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1703,932 +1703,932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interplay between PIKfyve and ClC-7 in lysosomal acidification and trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anowarul Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anowarul Amin</w:t>
+                <w:t xml:space="preserve">Mary Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mindell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, West Dover, VT, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interplay between PIKfyve/PI(3,5)P2 and ClC-7 in lysosomal acidification and trafficking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anowarul Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anowarul Amin</w:t>
+                <w:t xml:space="preserve">Mary Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mindell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Baltimore, MD, United States. , 116 (3), pp.228a, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interplay between PIKfyve/PI(3,5)P2 and ClC-7 in lysosomal acidification and trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anowarul Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anowarul Amin</w:t>
+                <w:t xml:space="preserve">Mary Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mindell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Lysosomes and Endocytosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Andover, NH, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual properties of the lysosomal amino acid transporter PQLC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselm A Zdebik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Los angeles, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual properties of the lysosomal amino acid transporter PQLC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Anne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Anselm A Zdebik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Cystinosis Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Irvine, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of the lysosomal amino acid transporter PQLC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselm A Zdebik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference (GRC) on Organellar Channels and Transporters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, West Dover, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanism of the lysosomal transporter PQLC2,a rate-limiting step in cysteamine therapy of cystinosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Anne</w:t>
+                <w:t xml:space="preserve">Anselm A Zdebik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Cystinosis Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Irvine, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a new cationic amino acid transporter named PQ-Loop-Containing protein 2 (PQLC2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jezegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jezegou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leray</w:t>
+                <w:t xml:space="preserve">Elisa Llinares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Study Group on Lysosomal Diseases (ESGLD) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seggau castle, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2638,137 +2638,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Study of Lysosomal Nutrient Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Gasnier; Michael X. Zhu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion and Molecule Transport in Lysosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 26 p, 2020, 9781138560390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b22460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2778,222 +2778,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un senseur nutritionnel dans l’estomac de la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3003,51 +3003,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the convergent therapeutic potential of GPCRs in autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3099,169 +3099,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821893v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone-regulated dynamics of mRNA distribution on ribosomes in Sertoli cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Morales</w:t>
+                <w:t xml:space="preserve">Aurélie Tréfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tréfier</w:t>
+                <w:t xml:space="preserve">Kelly León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly León</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3271,114 +3271,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude mécanistique et physiologique du transporteur lysosomal d’acides aminés PQLC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016USPCB152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04474507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3446,51 +3446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B5FB7AE"/>
+    <w:nsid w:val="78B19684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3677,51 +3677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2107-6082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24340459X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hilton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamsi Nwangwu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Becerril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Mikusevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.74136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Conti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debacker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025315118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pittaras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Moraitopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Swale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0160-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8533D75CE8EBE15C6980E7E69BAF735E295B84AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidane Yassine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm A Zdebik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gasnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anowarul Amin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Weston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mindell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.1256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jezegou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Llinares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sagn&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22460" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821893v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04474507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB152" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2107-6082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24340459X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hilton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamsi Nwangwu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Becerril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Mikusevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.74136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Conti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debacker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025315118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pittaras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Moraitopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cressant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Swale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0160-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8533D75CE8EBE15C6980E7E69BAF735E295B84AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm A Zdebik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gasnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anowarul Amin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Weston" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mindell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.1256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jezegou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Llinares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sagn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821893v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04474507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>